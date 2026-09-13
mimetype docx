--- v0 (2026-01-16)
+++ v1 (2026-09-13)
@@ -812,63 +812,103 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>POSITIONS HELD</w:t>
       </w:r>
       <w:r w:rsidRPr="004B74BB">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46B40196" w14:textId="6935FD0F" w:rsidR="00232F47" w:rsidRDefault="00232F47" w:rsidP="004819D4">
+    <w:p w14:paraId="648BEC95" w14:textId="77777777" w:rsidR="008C73A8" w:rsidRPr="008C73A8" w:rsidRDefault="008C73A8" w:rsidP="008C73A8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026-                     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dr. Philip and Rosalyn Baron Professor of Management</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DE7E2EE" w14:textId="66FFEC10" w:rsidR="008C73A8" w:rsidRDefault="008C73A8" w:rsidP="004819D4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46B40196" w14:textId="21B2A81B" w:rsidR="00232F47" w:rsidRDefault="00232F47" w:rsidP="004819D4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2025-                     Professor of Finance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A762006" w14:textId="238BA1E1" w:rsidR="00232F47" w:rsidRDefault="00232F47" w:rsidP="00232F47">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Johnson Graduate School of Management, Cornell University </w:t>
@@ -1250,50 +1290,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07338B73" w14:textId="77777777" w:rsidR="00B53C64" w:rsidRDefault="00B53C64" w:rsidP="00BC2090">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B53C64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2023</w:t>
       </w:r>
       <w:r w:rsidR="00432C01" w:rsidRPr="00B53C64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">-                   Fellow, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B53C64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Columbia University Program in the Law and Economics of Capital</w:t>
@@ -2577,50 +2618,51 @@
         </w:rPr>
         <w:t>75(1), 101515</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6796531D" w14:textId="2A2DA5B2" w:rsidR="00996EB3" w:rsidRPr="00996EB3" w:rsidRDefault="00996EB3" w:rsidP="00E570FE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Big Data in Finance, with It</w:t>
       </w:r>
       <w:r w:rsidR="00684340">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ay Goldstein and Chester Spatt</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00717C03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
@@ -2658,51 +2700,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3D122482" w14:textId="781FFA94" w:rsidR="00E570FE" w:rsidRPr="00E570FE" w:rsidRDefault="00E570FE" w:rsidP="00E570FE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0093504A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Who provides liquidity, and when</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">? </w:t>
       </w:r>
       <w:r w:rsidR="00387568">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>With</w:t>
       </w:r>
       <w:r w:rsidR="00717C03">
         <w:rPr>
@@ -3208,121 +3249,182 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00400E32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Designated Market Makers Still Matter: Evidence from Two Natural Experiments, with Adam Clark-Joseph and Chao Zi</w:t>
       </w:r>
       <w:r w:rsidR="00487493">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00400E32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Journal of Financial Economics</w:t>
+        <w:t xml:space="preserve">Journal of Financial </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00400E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Economics</w:t>
       </w:r>
       <w:r w:rsidR="00487493" w:rsidRPr="00487493">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00487493">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00487493">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">2017, 126(3), </w:t>
+        <w:t>2017</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00487493">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 126(3), </w:t>
       </w:r>
       <w:r w:rsidR="00F15C58">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>652–667</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A17E5C3" w14:textId="478627D1" w:rsidR="00C2747A" w:rsidRPr="00C2747A" w:rsidRDefault="00C2747A" w:rsidP="00490C3F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2747A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Discrete Pricing and Market Fragmentation: a Tale of Two-Sided Markets, with Yong Chao and Chen Yao,  </w:t>
+        <w:t xml:space="preserve">Discrete Pricing and Market Fragmentation: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C2747A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C2747A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tale of Two-Sided Markets, with Yong Chao and Chen </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C2747A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yao,  </w:t>
       </w:r>
       <w:r w:rsidRPr="00C2747A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>American Economic Review: Papers and Proceedings</w:t>
+        <w:t>American</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C2747A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Economic Review: Papers and Proceedings</w:t>
       </w:r>
       <w:r w:rsidRPr="00C2747A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00E1045D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2017, 107</w:t>
       </w:r>
       <w:r w:rsidRPr="00C2747A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3795,59 +3897,77 @@
         </w:rPr>
         <w:t>Presented at AFA 2023</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7384DB4C" w14:textId="4F01B48E" w:rsidR="006E3F96" w:rsidRDefault="006E3F96" w:rsidP="006E3F96">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A547E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Information Diffusion on Social Media: Does It Affect Trading, Return, and Liquidity?</w:t>
+        <w:t xml:space="preserve">Information Diffusion on Social Media: Does It Affect Trading, Return, and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A547E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Liquidity?</w:t>
       </w:r>
       <w:r w:rsidRPr="009C799A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, with Nitesh Chawla, Zhi </w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009C799A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with Nitesh Chawla, Zhi </w:t>
       </w:r>
       <w:r w:rsidRPr="006E3F96">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Da</w:t>
       </w:r>
       <w:r w:rsidR="00C64EB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="009C799A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4025,57 +4145,67 @@
       </w:r>
       <w:r w:rsidR="00FF549D" w:rsidRPr="007A4158">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4158">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> A Market: Evidence</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007A4158">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>From Two Types of Dark Trading</w:t>
+        <w:t>From</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A4158">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Two Types of Dark Trading</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, with Yunus Topbas </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F1106B0" w14:textId="39C48235" w:rsidR="007A4158" w:rsidRDefault="001A48EF" w:rsidP="007A4158">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -4225,83 +4355,83 @@
         </w:rPr>
         <w:t xml:space="preserve">, with Alex Chinco </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4854D147" w14:textId="669A35B7" w:rsidR="00593198" w:rsidRPr="00593198" w:rsidRDefault="00950B43" w:rsidP="00593198">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00950B43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Solving Mixed Strategy Equilibrium Using Machine Learning: Evidence from Stock Exchange Fees</w:t>
       </w:r>
       <w:r w:rsidR="00BC2090">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, with David Wu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6259BD72" w14:textId="348D70F4" w:rsidR="00BC2090" w:rsidRPr="00950B43" w:rsidRDefault="00BC2090" w:rsidP="00BC2090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Revise and resubmit, Operations Research </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37AF577D" w14:textId="24E508E3" w:rsidR="00756268" w:rsidRDefault="00756268" w:rsidP="00756268">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C6B6D65" w14:textId="277223B8" w:rsidR="00756268" w:rsidRPr="004B74BB" w:rsidRDefault="00756268" w:rsidP="00756268">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3348"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
@@ -4539,51 +4669,71 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006E0CFD" w:rsidRPr="006E0CFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cornell </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5133EE09" w14:textId="2CFAC30C" w:rsidR="006E0CFD" w:rsidRDefault="006E0CFD" w:rsidP="006E0CFD">
+    <w:p w14:paraId="1915CD1F" w14:textId="48CCDB1B" w:rsidR="00EA254D" w:rsidRDefault="00EA254D" w:rsidP="006E0CFD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="142" w:firstLine="128"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NBAT 6010: Fintech and AI for Cornell/Tsinghua Dual Degree MBA students </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5133EE09" w14:textId="2A8DB2EC" w:rsidR="006E0CFD" w:rsidRDefault="006E0CFD" w:rsidP="006E0CFD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="142" w:firstLine="128"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0CFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NRE 5020: PhD Seminar – Market Microstructure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="306828FE" w14:textId="503FB4DD" w:rsidR="009C4255" w:rsidRDefault="009C4255" w:rsidP="006E0CFD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="142" w:firstLine="128"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -5179,50 +5329,51 @@
         <w:t>or, joint with Alex Chinco and Adam Clark-Joseph</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ACA40E9" w14:textId="2288A146" w:rsidR="00142F99" w:rsidRDefault="00BB338B" w:rsidP="00FC4A8D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB338B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>National Science Foundation grant 2018</w:t>
       </w:r>
       <w:r w:rsidR="009C400E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB338B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="009C400E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024</w:t>
@@ -5309,51 +5460,50 @@
         <w:t xml:space="preserve"> San Diego Supercomputing Center  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E805DAD" w14:textId="293837F7" w:rsidR="006E3822" w:rsidRDefault="004B74BB" w:rsidP="008072F9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C6C12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">NASDAQ OMX Education Foundation, 2009-2010, $15,000 for “Price Discovery and Liquidity in a Fragmented Stock </w:t>
       </w:r>
       <w:r w:rsidRPr="00D30205">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Market</w:t>
       </w:r>
       <w:r w:rsidR="006456A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="009C6C12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6481,50 +6631,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to graduate in 2026) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DC31717" w14:textId="6B955618" w:rsidR="001A48EF" w:rsidRDefault="001A48EF" w:rsidP="001F237F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Jason Zou (</w:t>
       </w:r>
       <w:r w:rsidR="00387568">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Expects</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to graduate in 2027)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52753363" w14:textId="77777777" w:rsidR="001F237F" w:rsidRDefault="001F237F" w:rsidP="001F237F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -6630,51 +6781,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C2C3B47" w14:textId="7FD92E2D" w:rsidR="009C2388" w:rsidRPr="004B74BB" w:rsidRDefault="009C2388" w:rsidP="00B96FB4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B74BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Jaehoon Lee (Place</w:t>
       </w:r>
       <w:r w:rsidR="007631B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">d and tenured at the </w:t>
       </w:r>
       <w:r w:rsidRPr="004B74BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>University of New South Wales)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1193EC3D" w14:textId="77777777" w:rsidR="00A43006" w:rsidRDefault="00A43006" w:rsidP="00B96FB4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -6803,51 +6953,69 @@
         </w:rPr>
         <w:t xml:space="preserve">2019          University Commencement Speaker, Renmin University of China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76DBFF2A" w14:textId="6152F1FC" w:rsidR="00B96FB4" w:rsidRPr="00A735C7" w:rsidRDefault="0002764E" w:rsidP="008072F9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Invited to deliver the commencement speech to 7,214 graduates and their families </w:t>
+        <w:t xml:space="preserve">Invited to deliver </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> commencement speech to 7,214 graduates and their families </w:t>
       </w:r>
       <w:r w:rsidRPr="004B74BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> behalf of all alumni </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6380BEE0" w14:textId="77777777" w:rsidR="008072F9" w:rsidRDefault="00B96FB4" w:rsidP="008072F9">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:contextualSpacing/>
         <w:rPr>
@@ -7423,57 +7591,67 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004B74BB" w:rsidRPr="004B74BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Best </w:t>
       </w:r>
       <w:r w:rsidR="00387568">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Paper Award</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="004B74BB" w:rsidRPr="004B74BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">:  Mid-Atlantic Research Conference in Finance </w:t>
+        <w:t>:  Mid</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004B74BB" w:rsidRPr="004B74BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Atlantic Research Conference in Finance </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="717A3CAE" w14:textId="77777777" w:rsidR="004B74BB" w:rsidRPr="004B74BB" w:rsidRDefault="00F33A54" w:rsidP="00FC4A8D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2005-2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -7570,51 +7748,69 @@
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="004B74BB" w:rsidRPr="004B74BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">nvited to deliver the welcome speech to 3,500 new students and their parents on behalf of all Cornell students </w:t>
+        <w:t xml:space="preserve">nvited to deliver </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004B74BB" w:rsidRPr="004B74BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004B74BB" w:rsidRPr="004B74BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> welcome speech to 3,500 new students and their parents on behalf of all Cornell students </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3527ABF2" w14:textId="77777777" w:rsidR="00E01B9E" w:rsidRPr="004B74BB" w:rsidRDefault="00E01B9E" w:rsidP="004B74BB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DFC28AC" w14:textId="11DAEB0F" w:rsidR="00470927" w:rsidRPr="00600AC6" w:rsidRDefault="004B74BB" w:rsidP="00470927">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3348"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
@@ -7634,126 +7830,126 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E01B9E">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>PAPER PRESENTATIONS AND DISCUSSIONS</w:t>
       </w:r>
       <w:r w:rsidRPr="004B74BB">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A0CEB10" w14:textId="58A04013" w:rsidR="00593198" w:rsidRDefault="00593198" w:rsidP="00717C03">
+    <w:p w14:paraId="3A0CEB10" w14:textId="2BF445D2" w:rsidR="00593198" w:rsidRDefault="00593198" w:rsidP="00717C03">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1440" w:hanging="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026          Hong Kong University of Science and Technology </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4B811DE7" w14:textId="19A123DE" w:rsidR="00E1169A" w:rsidRDefault="00E1169A" w:rsidP="00717C03">
+        <w:t>2026          Hong Kong University of Science and Technology</w:t>
+      </w:r>
+      <w:r w:rsidR="008C73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, University of Oklahoma, Virgina Tech</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B811DE7" w14:textId="2788A1E9" w:rsidR="00E1169A" w:rsidRDefault="00E1169A" w:rsidP="00717C03">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1440" w:hanging="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2025       </w:t>
       </w:r>
       <w:r w:rsidR="00FF549D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Carnegie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Mellon University, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Vienna Graduate School of Finance, University of </w:t>
+        <w:t xml:space="preserve"> Mellon University, Vienna Graduate School of Finance, University of </w:t>
       </w:r>
       <w:r w:rsidR="00FF549D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cincinnati</w:t>
       </w:r>
       <w:r w:rsidR="003A1449">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Stockholm Business School, University of New South Wales</w:t>
       </w:r>
       <w:r w:rsidR="00593198">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, University of Southern Florida, Singapore Management University, PBC</w:t>
       </w:r>
@@ -7820,50 +8016,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49A289ED" w14:textId="4B373492" w:rsidR="009C4255" w:rsidRDefault="009C4255" w:rsidP="00717C03">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1440" w:hanging="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2024      </w:t>
       </w:r>
       <w:r w:rsidR="00E1169A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CF0BFB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanford Graduate School of Business, </w:t>
       </w:r>
       <w:r w:rsidR="007A4158">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">AFA, </w:t>
@@ -7987,51 +8184,50 @@
         </w:rPr>
         <w:t>Syracuse University, SUNY Buffalo, Lehigh University, Beijing University</w:t>
       </w:r>
       <w:r w:rsidR="009C400E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="005509BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Renmin University of China, </w:t>
       </w:r>
       <w:r w:rsidR="009C400E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>George Mason University</w:t>
       </w:r>
       <w:r w:rsidR="00BD1CF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, University of Hong </w:t>
       </w:r>
       <w:r w:rsidR="00FF549D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kong, SEC,</w:t>
       </w:r>
       <w:r w:rsidR="00FF549D" w:rsidRPr="00FF549D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -8924,50 +9120,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>AFA, NBER, SFS Cavalcade, University of Toronto, University of Memphis, Annual Central Bank Workshop on Market Microstructure, EFA, FMA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B77B0D9" w14:textId="5EFC7A42" w:rsidR="004B74BB" w:rsidRPr="004B74BB" w:rsidRDefault="00F33A54" w:rsidP="00600AC6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1440" w:hanging="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2011</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0098776E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">WFA, </w:t>
       </w:r>
       <w:r w:rsidR="004B74BB" w:rsidRPr="004B74BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NBER, Vienna Graduate School of Finance, Syracuse University, Goldman Sachs, NASDAQ</w:t>
@@ -9079,61 +9276,61 @@
       </w:r>
       <w:r w:rsidR="004B74BB" w:rsidRPr="004B74BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cornell University Johnson School of Management</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00535090" w:rsidSect="00D3703C">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1800" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40C9A67C" w14:textId="77777777" w:rsidR="00970956" w:rsidRDefault="00970956" w:rsidP="001A07A0">
+    <w:p w14:paraId="60277059" w14:textId="77777777" w:rsidR="003646A1" w:rsidRDefault="003646A1" w:rsidP="001A07A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="360056F6" w14:textId="77777777" w:rsidR="00970956" w:rsidRDefault="00970956" w:rsidP="001A07A0">
+    <w:p w14:paraId="08A1ED02" w14:textId="77777777" w:rsidR="003646A1" w:rsidRDefault="003646A1" w:rsidP="001A07A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
@@ -9241,61 +9438,61 @@
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidRPr="008A553C">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1702F1B0" w14:textId="77777777" w:rsidR="008A553C" w:rsidRDefault="008A553C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53A38E47" w14:textId="77777777" w:rsidR="00970956" w:rsidRDefault="00970956" w:rsidP="001A07A0">
+    <w:p w14:paraId="404C337B" w14:textId="77777777" w:rsidR="003646A1" w:rsidRDefault="003646A1" w:rsidP="001A07A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4CF799F6" w14:textId="77777777" w:rsidR="00970956" w:rsidRDefault="00970956" w:rsidP="001A07A0">
+    <w:p w14:paraId="66D3E064" w14:textId="77777777" w:rsidR="003646A1" w:rsidRDefault="003646A1" w:rsidP="001A07A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="619D2774" w14:textId="77777777" w:rsidR="001A07A0" w:rsidRPr="001A07A0" w:rsidRDefault="001A07A0" w:rsidP="001A07A0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:sz w:val="44"/>
         <w:szCs w:val="44"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001A07A0">
       <w:rPr>
@@ -11349,50 +11546,199 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52584F79"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2076D13C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60DC27E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B7607D5E"/>
     <w:lvl w:ilvl="0" w:tplc="F7C860EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="‒"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -11461,51 +11807,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63980FB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3F004232"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11574,51 +11920,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66940010"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0ED43A0C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11687,51 +12033,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68F5508D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4D0ED8E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11800,51 +12146,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B642B8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9BACB2B2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11913,51 +12259,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EBC7A44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F022FEE4"/>
     <w:lvl w:ilvl="0" w:tplc="2E9EE5A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -12005,51 +12351,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="705115B3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="38CC5D30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -12118,51 +12464,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77A378D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE44F6AA"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -12207,51 +12553,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79A45603"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E8ACC8D6"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F7C860EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="‒"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
@@ -12321,136 +12667,140 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1604148357">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1006715111">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="215508476">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1562787082">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1650478595">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1673992651">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1100296144">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="706952435">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1314675955">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1976984246">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="366296805">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="641809303">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="218051341">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1812283787">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1841192638">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1470320694">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1066562497">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="137961741">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2046951526">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="327562065">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="2020623379">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="401679003">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="540173026">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="847671744">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="869495605">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="213129768">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1098719092">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="862716201">
+    <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY0sjQwN7UwNzI2tbA0MTJW0lEKTi0uzszPAykwMagFAJzpcH0tAAAA"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="004B74BB"/>
@@ -12479,249 +12829,254 @@
     <w:rsid w:val="00142F99"/>
     <w:rsid w:val="0016022A"/>
     <w:rsid w:val="0016173C"/>
     <w:rsid w:val="00171E70"/>
     <w:rsid w:val="001754AF"/>
     <w:rsid w:val="001936AD"/>
     <w:rsid w:val="001A06D1"/>
     <w:rsid w:val="001A07A0"/>
     <w:rsid w:val="001A48EF"/>
     <w:rsid w:val="001B00F0"/>
     <w:rsid w:val="001C26CC"/>
     <w:rsid w:val="001D0A9A"/>
     <w:rsid w:val="001D7880"/>
     <w:rsid w:val="001F237F"/>
     <w:rsid w:val="00232F47"/>
     <w:rsid w:val="0026273E"/>
     <w:rsid w:val="002741E0"/>
     <w:rsid w:val="00275682"/>
     <w:rsid w:val="00283B29"/>
     <w:rsid w:val="00287F55"/>
     <w:rsid w:val="00290DEC"/>
     <w:rsid w:val="002A4C06"/>
     <w:rsid w:val="002C1104"/>
     <w:rsid w:val="002E1390"/>
     <w:rsid w:val="002E54CF"/>
+    <w:rsid w:val="0030605A"/>
     <w:rsid w:val="0030775C"/>
     <w:rsid w:val="0031039D"/>
     <w:rsid w:val="00326481"/>
     <w:rsid w:val="003363C0"/>
     <w:rsid w:val="00342964"/>
+    <w:rsid w:val="003646A1"/>
     <w:rsid w:val="00387568"/>
     <w:rsid w:val="003A1449"/>
     <w:rsid w:val="003A4E21"/>
     <w:rsid w:val="003D2792"/>
     <w:rsid w:val="003D5321"/>
     <w:rsid w:val="003F4BFA"/>
     <w:rsid w:val="00400E32"/>
     <w:rsid w:val="004013CC"/>
     <w:rsid w:val="004118D7"/>
     <w:rsid w:val="00421B35"/>
     <w:rsid w:val="00432C01"/>
     <w:rsid w:val="004376ED"/>
     <w:rsid w:val="004557BA"/>
     <w:rsid w:val="00465624"/>
     <w:rsid w:val="00470927"/>
     <w:rsid w:val="004819D4"/>
     <w:rsid w:val="00485E30"/>
     <w:rsid w:val="00486956"/>
     <w:rsid w:val="00487493"/>
     <w:rsid w:val="00490C3F"/>
     <w:rsid w:val="004A034B"/>
     <w:rsid w:val="004B74BB"/>
     <w:rsid w:val="004C55C2"/>
     <w:rsid w:val="004E3B9B"/>
     <w:rsid w:val="004E3D3B"/>
     <w:rsid w:val="004E5EF5"/>
     <w:rsid w:val="0051727F"/>
     <w:rsid w:val="00524D14"/>
     <w:rsid w:val="005252D9"/>
     <w:rsid w:val="00535090"/>
     <w:rsid w:val="00540AE8"/>
     <w:rsid w:val="00543DD8"/>
     <w:rsid w:val="005509BE"/>
     <w:rsid w:val="005540C8"/>
     <w:rsid w:val="00593198"/>
     <w:rsid w:val="005F5017"/>
     <w:rsid w:val="005F5218"/>
     <w:rsid w:val="00600AC6"/>
     <w:rsid w:val="0060205E"/>
     <w:rsid w:val="00625A0F"/>
     <w:rsid w:val="006305A3"/>
     <w:rsid w:val="00635FC6"/>
     <w:rsid w:val="00642251"/>
     <w:rsid w:val="006456A1"/>
     <w:rsid w:val="00656272"/>
+    <w:rsid w:val="00681DBA"/>
     <w:rsid w:val="00684340"/>
     <w:rsid w:val="0069208B"/>
     <w:rsid w:val="006922C1"/>
     <w:rsid w:val="0069419B"/>
     <w:rsid w:val="006C6A7D"/>
     <w:rsid w:val="006D0609"/>
     <w:rsid w:val="006D3300"/>
     <w:rsid w:val="006D51A8"/>
     <w:rsid w:val="006E0CFD"/>
     <w:rsid w:val="006E3822"/>
     <w:rsid w:val="006E3F96"/>
     <w:rsid w:val="006E484F"/>
     <w:rsid w:val="006F44C6"/>
     <w:rsid w:val="006F5104"/>
     <w:rsid w:val="00717C03"/>
     <w:rsid w:val="00727A54"/>
     <w:rsid w:val="00737C10"/>
     <w:rsid w:val="00756268"/>
     <w:rsid w:val="00760D0D"/>
     <w:rsid w:val="007631B8"/>
     <w:rsid w:val="00764653"/>
     <w:rsid w:val="00776515"/>
     <w:rsid w:val="0079766B"/>
     <w:rsid w:val="007A4158"/>
     <w:rsid w:val="007B23F1"/>
     <w:rsid w:val="007C7EAD"/>
     <w:rsid w:val="007F31AC"/>
     <w:rsid w:val="008072F9"/>
     <w:rsid w:val="00827F53"/>
     <w:rsid w:val="00835F61"/>
     <w:rsid w:val="00857660"/>
     <w:rsid w:val="00895FA2"/>
     <w:rsid w:val="008A553C"/>
     <w:rsid w:val="008A5FF2"/>
     <w:rsid w:val="008C3A40"/>
+    <w:rsid w:val="008C73A8"/>
     <w:rsid w:val="008D0662"/>
     <w:rsid w:val="008D3539"/>
     <w:rsid w:val="008E0E62"/>
     <w:rsid w:val="008E1548"/>
     <w:rsid w:val="008F6400"/>
     <w:rsid w:val="00901598"/>
     <w:rsid w:val="00912BD9"/>
     <w:rsid w:val="0091323A"/>
     <w:rsid w:val="00915EC8"/>
     <w:rsid w:val="00925F72"/>
     <w:rsid w:val="00942A23"/>
     <w:rsid w:val="00950B43"/>
     <w:rsid w:val="00950FB6"/>
-    <w:rsid w:val="00970956"/>
     <w:rsid w:val="00980B13"/>
     <w:rsid w:val="0098776E"/>
     <w:rsid w:val="009965D4"/>
     <w:rsid w:val="00996EB3"/>
     <w:rsid w:val="009C2388"/>
     <w:rsid w:val="009C400E"/>
     <w:rsid w:val="009C4255"/>
     <w:rsid w:val="009C6C12"/>
     <w:rsid w:val="009C799A"/>
     <w:rsid w:val="009D0DD4"/>
     <w:rsid w:val="009F6EB1"/>
     <w:rsid w:val="00A12402"/>
     <w:rsid w:val="00A15F1A"/>
     <w:rsid w:val="00A16644"/>
     <w:rsid w:val="00A43006"/>
     <w:rsid w:val="00A447C6"/>
     <w:rsid w:val="00A547E1"/>
+    <w:rsid w:val="00A67315"/>
     <w:rsid w:val="00A735C7"/>
     <w:rsid w:val="00A74341"/>
     <w:rsid w:val="00A80D76"/>
     <w:rsid w:val="00A91F27"/>
     <w:rsid w:val="00A96D95"/>
     <w:rsid w:val="00AA1BBD"/>
     <w:rsid w:val="00AB682F"/>
     <w:rsid w:val="00AC7494"/>
     <w:rsid w:val="00AE2400"/>
     <w:rsid w:val="00AE276B"/>
     <w:rsid w:val="00B06459"/>
     <w:rsid w:val="00B24DFF"/>
     <w:rsid w:val="00B31AD3"/>
     <w:rsid w:val="00B521F6"/>
     <w:rsid w:val="00B53C64"/>
     <w:rsid w:val="00B901A5"/>
     <w:rsid w:val="00B90BF7"/>
     <w:rsid w:val="00B96177"/>
     <w:rsid w:val="00B96FB4"/>
     <w:rsid w:val="00BA49B9"/>
     <w:rsid w:val="00BB15C6"/>
     <w:rsid w:val="00BB338B"/>
     <w:rsid w:val="00BB364A"/>
     <w:rsid w:val="00BC2090"/>
     <w:rsid w:val="00BD1CF1"/>
     <w:rsid w:val="00BE4DFB"/>
     <w:rsid w:val="00BF39EC"/>
     <w:rsid w:val="00BF7874"/>
     <w:rsid w:val="00C04C42"/>
     <w:rsid w:val="00C16844"/>
     <w:rsid w:val="00C21E1D"/>
     <w:rsid w:val="00C22E37"/>
     <w:rsid w:val="00C270AC"/>
     <w:rsid w:val="00C2747A"/>
     <w:rsid w:val="00C30A44"/>
     <w:rsid w:val="00C62B33"/>
     <w:rsid w:val="00C64EB6"/>
     <w:rsid w:val="00C73C81"/>
     <w:rsid w:val="00C84939"/>
     <w:rsid w:val="00CB20F3"/>
     <w:rsid w:val="00CB2137"/>
     <w:rsid w:val="00CB2C4B"/>
-    <w:rsid w:val="00CC2FFD"/>
     <w:rsid w:val="00CF0BFB"/>
     <w:rsid w:val="00D02474"/>
     <w:rsid w:val="00D30205"/>
     <w:rsid w:val="00D30969"/>
     <w:rsid w:val="00D3703C"/>
     <w:rsid w:val="00D43489"/>
     <w:rsid w:val="00D63D7F"/>
     <w:rsid w:val="00D93F0E"/>
     <w:rsid w:val="00D94BAB"/>
     <w:rsid w:val="00DB1CB8"/>
     <w:rsid w:val="00DB4F7A"/>
     <w:rsid w:val="00DB6B62"/>
     <w:rsid w:val="00DB732C"/>
     <w:rsid w:val="00DC0CDA"/>
     <w:rsid w:val="00DC7664"/>
     <w:rsid w:val="00DD21E4"/>
     <w:rsid w:val="00DD4FB3"/>
     <w:rsid w:val="00DF6661"/>
     <w:rsid w:val="00E01B9E"/>
     <w:rsid w:val="00E01BE4"/>
     <w:rsid w:val="00E1045D"/>
     <w:rsid w:val="00E1169A"/>
     <w:rsid w:val="00E1427F"/>
     <w:rsid w:val="00E31649"/>
+    <w:rsid w:val="00E462EA"/>
     <w:rsid w:val="00E570FE"/>
     <w:rsid w:val="00E6017A"/>
     <w:rsid w:val="00E610F1"/>
     <w:rsid w:val="00E65158"/>
+    <w:rsid w:val="00EA254D"/>
     <w:rsid w:val="00EA4057"/>
     <w:rsid w:val="00EA4545"/>
     <w:rsid w:val="00EA5E87"/>
     <w:rsid w:val="00EE292E"/>
     <w:rsid w:val="00EE637F"/>
     <w:rsid w:val="00EF48D1"/>
     <w:rsid w:val="00F122B4"/>
     <w:rsid w:val="00F15C58"/>
     <w:rsid w:val="00F22685"/>
     <w:rsid w:val="00F3017D"/>
     <w:rsid w:val="00F33A54"/>
-    <w:rsid w:val="00F41077"/>
+    <w:rsid w:val="00F373EB"/>
     <w:rsid w:val="00F574F9"/>
     <w:rsid w:val="00F57802"/>
     <w:rsid w:val="00F633DB"/>
     <w:rsid w:val="00F947D1"/>
     <w:rsid w:val="00FC4A8D"/>
     <w:rsid w:val="00FC63BE"/>
     <w:rsid w:val="00FF549D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
@@ -13902,76 +14257,76 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>12386</Characters>
+  <Pages>8</Pages>
+  <Words>2196</Words>
+  <Characters>12521</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>103</Lines>
+  <Lines>104</Lines>
   <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14529</CharactersWithSpaces>
+  <CharactersWithSpaces>14688</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Chen Yao</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>4cf9143f0259db4a9256914e7e8ff5153a7a4c18bed6309dd04f323dfe182a07</vt:lpwstr>