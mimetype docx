--- v0 (2025-10-12)
+++ v1 (2026-09-20)
@@ -9,356 +9,355 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="76DD1116" w14:textId="77777777" w:rsidR="009D2891" w:rsidRPr="00112CD4" w:rsidRDefault="006274B9" w:rsidP="0010578F">
+    <w:p w14:paraId="0BEF123F" w14:textId="77777777" w:rsidR="009D2891" w:rsidRPr="00112CD4" w:rsidRDefault="006274B9" w:rsidP="0010578F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00112CD4">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Leslie J.</w:t>
       </w:r>
       <w:r w:rsidR="009D2891" w:rsidRPr="00112CD4">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> VERTERAMO CHIU</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19E55E00" w14:textId="77777777" w:rsidR="009D2891" w:rsidRPr="00112CD4" w:rsidRDefault="009D2891" w:rsidP="0010578F">
-[...8 lines deleted...]
-    <w:p w14:paraId="0F53D3C9" w14:textId="77777777" w:rsidR="003B1A2A" w:rsidRPr="002D3007" w:rsidRDefault="0044795E" w:rsidP="0010578F">
+    <w:p w14:paraId="6D9BB4F4" w14:textId="77777777" w:rsidR="009D2891" w:rsidRPr="00112CD4" w:rsidRDefault="009D2891" w:rsidP="0010578F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0979EC14" w14:textId="77777777" w:rsidR="003B1A2A" w:rsidRPr="002D3007" w:rsidRDefault="0044795E" w:rsidP="0010578F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0044795E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Warren Ha</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>ll 375K</w:t>
       </w:r>
       <w:r w:rsidR="003B1A2A" w:rsidRPr="002D3007">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                             </w:t>
       </w:r>
       <w:r w:rsidR="00521038">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="003B1A2A" w:rsidRPr="002D3007">
+    </w:p>
+    <w:p w14:paraId="2562836C" w14:textId="77777777" w:rsidR="003B1A2A" w:rsidRPr="00112CD4" w:rsidRDefault="009D2891" w:rsidP="0010578F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0044795E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>Tel. 607-379-1268</w:t>
-[...26 lines deleted...]
-        <w:t>Unive</w:t>
+        <w:t>Cornell Unive</w:t>
       </w:r>
       <w:r w:rsidRPr="00112CD4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>rsity</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003B1A2A" w:rsidRPr="00112CD4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                               ljv9@cornell.edu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D57EFF9" w14:textId="77777777" w:rsidR="009D2891" w:rsidRPr="00112CD4" w:rsidRDefault="00A042CC" w:rsidP="0010578F">
+    <w:p w14:paraId="4F589D00" w14:textId="77777777" w:rsidR="009D2891" w:rsidRPr="00112CD4" w:rsidRDefault="00A042CC" w:rsidP="0010578F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00112CD4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ithaca, NY 14853</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="219DFB93" w14:textId="77777777" w:rsidR="009D2891" w:rsidRPr="00112CD4" w:rsidRDefault="00D302BF" w:rsidP="0010578F">
+    <w:p w14:paraId="158BEFE1" w14:textId="35EF5C79" w:rsidR="009D2891" w:rsidRPr="00112CD4" w:rsidRDefault="008659FD" w:rsidP="0010578F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00112CD4">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:pict w14:anchorId="1C6622AB">
-[...10 lines deleted...]
-    <w:p w14:paraId="44C90141" w14:textId="77777777" w:rsidR="009D2891" w:rsidRPr="00112CD4" w:rsidRDefault="00753A4A" w:rsidP="0010578F">
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4485A2B9" wp14:editId="249CFF00">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>15240</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>85725</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5303520" cy="0"/>
+                <wp:effectExtent l="9525" t="11430" r="11430" b="7620"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1665924461" name="AutoShape 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5303520" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="3175">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:effectLst/>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:noFill/>
+                            </a14:hiddenFill>
+                          </a:ext>
+                          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:effectLst>
+                                <a:outerShdw dist="28398" dir="3806097" algn="ctr" rotWithShape="0">
+                                  <a:srgbClr val="7F7F7F">
+                                    <a:alpha val="50000"/>
+                                  </a:srgbClr>
+                                </a:outerShdw>
+                              </a:effectLst>
+                            </a14:hiddenEffects>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="7F90AE90" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+                <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+                <o:lock v:ext="edit" shapetype="t"/>
+              </v:shapetype>
+              <v:shape id="AutoShape 2" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:1.2pt;margin-top:6.75pt;width:417.6pt;height:0;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7mbbDvQEAAGQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7YTZBuMOD2k6y7d&#10;FqDdBzCybAuTRYFU4uTvJ6lxWmy3YT4IlEg+Pj7Sm7vzaMVJExt0jawWpRTaKWyN6xv58/nhw2cp&#10;OIBrwaLTjbxolnfb9+82k6/1Ege0rSYRQRzXk2/kEIKvi4LVoEfgBXrtorNDGiHEK/VFSzBF9NEW&#10;y7L8WExIrSdUmjm+3r845Tbjd51W4UfXsQ7CNjJyC/mkfB7SWWw3UPcEfjDqSgP+gcUIxsWiN6h7&#10;CCCOZP6CGo0iZOzCQuFYYNcZpXMPsZuq/KObpwG8zr1EcdjfZOL/B6u+n3ZuT4m6Orsn/4jqFwuH&#10;uwFcrzOB54uPg6uSVMXkub6lpAv7PYnD9A3bGAPHgFmFc0djgoz9iXMW+3ITW5+DUPFxvSpX62Wc&#10;iZp9BdRzoicOXzWOIhmN5EBg+iHs0Lk4UqQql4HTI4dEC+o5IVV1+GCszZO1TkyNXFWf1jmB0Zo2&#10;OVMYU3/YWRInSLuRv9xj9LwNIzy6NoMNGtovVzuAsS92LG5dwtN53a6MZm3SInJ9wPayp1nAOMrM&#10;+bp2aVfe3rPMrz/H9jcAAAD//wMAUEsDBBQABgAIAAAAIQClVx7e2wAAAAcBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI5LT8JAFIX3Jv6HyTVx08CUh4i1U0J8sJENIPuhc22rnTuTzgD133uNC1yeR875&#10;8kVvW3HCLjSOFIyGKQik0pmGKgXvu9fBHESImoxuHaGCbwywKK6vcp0Zd6YNnraxEjxCIdMK6hh9&#10;JmUoa7Q6DJ1H4uzDdVZHll0lTafPPG5bOU7TmbS6IX6otcenGsuv7dEq2D+8+PC8/kww2dtkuXJ+&#10;1Lx5pW5v+uUjiIh9vJThF5/RoWCmgzuSCaJVMJ5yke3JHQiO55P7GYjDnyGLXP7nL34AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAe5m2w70BAABkAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEApVce3tsAAAAHAQAADwAAAAAAAAAAAAAAAAAXBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAB8FAAAAAA==&#10;" strokeweight=".25pt">
+                <v:shadow color="#7f7f7f" opacity=".5" offset="1pt"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="347E4D47" w14:textId="77777777" w:rsidR="009D2891" w:rsidRPr="00112CD4" w:rsidRDefault="00753A4A" w:rsidP="0010578F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00112CD4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">EDUCATION </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E42060F" w14:textId="77777777" w:rsidR="00753A4A" w:rsidRPr="00112CD4" w:rsidRDefault="00753A4A" w:rsidP="0010578F">
-[...9 lines deleted...]
-    <w:p w14:paraId="75EF596B" w14:textId="77777777" w:rsidR="00CD395B" w:rsidRPr="00112CD4" w:rsidRDefault="00112272" w:rsidP="00AA63BF">
+    <w:p w14:paraId="6C675BA8" w14:textId="77777777" w:rsidR="00753A4A" w:rsidRPr="00112CD4" w:rsidRDefault="00753A4A" w:rsidP="0010578F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54342514" w14:textId="77777777" w:rsidR="00B418E6" w:rsidRPr="00112CD4" w:rsidRDefault="00112272" w:rsidP="000F35FA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="648"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00112CD4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ph.D.,</w:t>
       </w:r>
       <w:r w:rsidR="009D2891" w:rsidRPr="00112CD4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dyson School of Applied Economics and Management, Cornell </w:t>
       </w:r>
       <w:r w:rsidRPr="00112CD4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>University, Ithaca, NY</w:t>
       </w:r>
       <w:r w:rsidR="009D2891" w:rsidRPr="00112CD4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00FB6134">
-[...60 lines deleted...]
-    <w:p w14:paraId="59F68AF3" w14:textId="77777777" w:rsidR="009D2891" w:rsidRPr="00112CD4" w:rsidRDefault="00E42356" w:rsidP="00AA63BF">
+    </w:p>
+    <w:p w14:paraId="6F7F6394" w14:textId="77777777" w:rsidR="009D2891" w:rsidRPr="00112CD4" w:rsidRDefault="00E42356" w:rsidP="00AA63BF">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="288" w:firstLine="360"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00112CD4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>M.Eng.,</w:t>
       </w:r>
       <w:r w:rsidR="009D2891" w:rsidRPr="00112CD4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
@@ -369,51 +368,51 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Quality Systems and Productivity, ITESM, Mexico</w:t>
       </w:r>
       <w:r w:rsidR="00227936" w:rsidRPr="00112CD4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009D2891" w:rsidRPr="00112CD4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="623D7972" w14:textId="77777777" w:rsidR="00981601" w:rsidRDefault="009D2891" w:rsidP="00AA63BF">
+    <w:p w14:paraId="051C1383" w14:textId="77777777" w:rsidR="00981601" w:rsidRDefault="009D2891" w:rsidP="00AA63BF">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="288" w:firstLine="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00112CD4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">B.A., </w:t>
       </w:r>
       <w:r w:rsidRPr="00112CD4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>International Business an</w:t>
@@ -429,795 +428,1411 @@
       <w:r w:rsidRPr="00112CD4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Japan</w:t>
       </w:r>
       <w:r w:rsidR="00227936" w:rsidRPr="00112CD4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00112CD4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B68FD34" w14:textId="77777777" w:rsidR="00981601" w:rsidRPr="00112CD4" w:rsidRDefault="00981601" w:rsidP="00AA63BF">
+    <w:p w14:paraId="21254E0D" w14:textId="77777777" w:rsidR="00981601" w:rsidRPr="00112CD4" w:rsidRDefault="00981601" w:rsidP="00AA63BF">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="288" w:firstLine="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00981601">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Diploma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, International Trade and Customs Law, ITESM, Mexico.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35C69838" w14:textId="77777777" w:rsidR="009D2891" w:rsidRPr="00112CD4" w:rsidRDefault="009D2891" w:rsidP="0010578F">
-[...9 lines deleted...]
-    <w:p w14:paraId="1ECA7E94" w14:textId="77777777" w:rsidR="00E53682" w:rsidRPr="00112CD4" w:rsidRDefault="00A968A2" w:rsidP="0010578F">
+    <w:p w14:paraId="2F300AD0" w14:textId="77777777" w:rsidR="009D2891" w:rsidRPr="00112CD4" w:rsidRDefault="009D2891" w:rsidP="0010578F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="611B88FB" w14:textId="77777777" w:rsidR="0078653D" w:rsidRDefault="0078653D" w:rsidP="0078653D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>INSTRUCTION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7862E098" w14:textId="77777777" w:rsidR="0078653D" w:rsidRDefault="0078653D" w:rsidP="0078653D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="044F1824" w14:textId="77777777" w:rsidR="00166711" w:rsidRPr="003B0B24" w:rsidRDefault="003B0B24" w:rsidP="003B0B24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Fall 2025. AEM 4115/5115, Price Analysis, Cornell University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="695DC65D" w14:textId="77777777" w:rsidR="00166711" w:rsidRDefault="00166711" w:rsidP="0078653D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Fall 2025. REAL 6230,</w:t>
+      </w:r>
+      <w:r w:rsidR="00805AE7">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Real Estate Statistical Modeling</w:t>
+      </w:r>
+      <w:r w:rsidR="001145F2">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001145F2" w:rsidRPr="001145F2">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Cornell University</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D8FBAD8" w14:textId="77777777" w:rsidR="003B0B24" w:rsidRDefault="003B0B24" w:rsidP="003B0B24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40547">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Fall 2023</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, 2024.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B40547">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AEM 4110/5111</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, Introduction to Econometrics, Cornell University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DFFE13D" w14:textId="77777777" w:rsidR="0078653D" w:rsidRDefault="0078653D" w:rsidP="0010578F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C70A2CB" w14:textId="77777777" w:rsidR="008772DD" w:rsidRDefault="00753A4A" w:rsidP="0010578F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00112CD4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">RESEARCH </w:t>
-[...73 lines deleted...]
-        <w:rPr>
+        <w:t>PROFESSIONAL</w:t>
+      </w:r>
+      <w:r w:rsidR="00B91199" w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-      <w:r w:rsidR="00484419">
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>EXPERIENCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08224A73" w14:textId="77777777" w:rsidR="00D32CB0" w:rsidRDefault="00D32CB0" w:rsidP="003D6001">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="648"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="268EC544" w14:textId="77777777" w:rsidR="00A73675" w:rsidRDefault="00A73675" w:rsidP="003D6001">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="648"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025-Present. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A73675">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visiting Lecturer. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Paul Rubacha Department of Real Estate, </w:t>
+      </w:r>
+      <w:r w:rsidR="00483195">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SC Johnson College of Business, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Cornell University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E3290FA" w14:textId="77777777" w:rsidR="00A73675" w:rsidRDefault="00A73675" w:rsidP="003D6001">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="648"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04F0A768" w14:textId="77777777" w:rsidR="003D6001" w:rsidRDefault="003D6001" w:rsidP="003D6001">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="648"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+      <w:r w:rsidR="00F111FC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00A73675">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Present</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D6001">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Visiting Lecturer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE4B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Charles H. Dyson School of Applied Economics and Management</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, SC Johnson College of Business,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE4B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Cornell University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F52F96E" w14:textId="77777777" w:rsidR="003D6001" w:rsidRDefault="003D6001" w:rsidP="00266919">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="648"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D37B0B9" w14:textId="77777777" w:rsidR="00F455F2" w:rsidRDefault="00F455F2" w:rsidP="00266919">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="648"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jan 2025-Present: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F455F2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Senior Research Associate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C839926" w14:textId="77777777" w:rsidR="00F455F2" w:rsidRPr="00EE4B9F" w:rsidRDefault="00F455F2" w:rsidP="00F455F2">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="648"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE4B9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>TATA-Cornell Institute for Agriculture and Nutrition</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F972EE2" w14:textId="77777777" w:rsidR="00F455F2" w:rsidRPr="00EE4B9F" w:rsidRDefault="00C034F4" w:rsidP="00F455F2">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="648"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Department of Global Development</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35EE531E" w14:textId="77777777" w:rsidR="00F455F2" w:rsidRDefault="00C034F4" w:rsidP="00F455F2">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="648"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>College of Agriculture and Life Sciences</w:t>
+      </w:r>
+      <w:r w:rsidR="00F455F2">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F455F2" w:rsidRPr="00EE4B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F455F2">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Cornell University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12F77686" w14:textId="77777777" w:rsidR="00F455F2" w:rsidRPr="001B746A" w:rsidRDefault="00F455F2" w:rsidP="00F455F2">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="648"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B746A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Charles H. Dyson School of Applied Economics and Management</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A8AB73D" w14:textId="77777777" w:rsidR="00F455F2" w:rsidRDefault="00F455F2" w:rsidP="00F455F2">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="648"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C034F4">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>SC Johnson College of Business,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE4B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Cornell University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A480B7" w14:textId="77777777" w:rsidR="00F455F2" w:rsidRDefault="00F455F2" w:rsidP="00266919">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="648"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FEAD95B" w14:textId="77777777" w:rsidR="00266919" w:rsidRDefault="00266919" w:rsidP="00266919">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="648"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Nov 2019-</w:t>
+      </w:r>
+      <w:r w:rsidR="00F455F2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004578C4">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE581B">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Associate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FA128B1" w14:textId="77777777" w:rsidR="00266919" w:rsidRPr="00EE4B9F" w:rsidRDefault="00266919" w:rsidP="009D15FA">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="648"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE4B9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>TATA-Cornell Institute for Agriculture and Nutrition</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34A2BD5B" w14:textId="77777777" w:rsidR="00C034F4" w:rsidRPr="00EE4B9F" w:rsidRDefault="00C034F4" w:rsidP="00C034F4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="648"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Department of Global Development</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62472898" w14:textId="77777777" w:rsidR="00C034F4" w:rsidRDefault="00C034F4" w:rsidP="00C034F4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="648"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>College of Agriculture and Life Sciences,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE4B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Cornell University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EED3592" w14:textId="77777777" w:rsidR="001B746A" w:rsidRPr="001B746A" w:rsidRDefault="001B746A" w:rsidP="009D15FA">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="648"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B746A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Charles H. Dyson School of Applied Economics and Management</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D2D0086" w14:textId="77777777" w:rsidR="001B746A" w:rsidRDefault="001B746A" w:rsidP="009D15FA">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="648"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C034F4">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>SC Johnson College of Business, Cornell</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5279F064" w14:textId="77777777" w:rsidR="001B746A" w:rsidRDefault="001B746A" w:rsidP="004578C4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="648"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B0812C2" w14:textId="77777777" w:rsidR="004578C4" w:rsidRDefault="00254BD0" w:rsidP="004578C4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="648"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Jan 2018</w:t>
+      </w:r>
+      <w:r w:rsidR="004578C4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="009D15FA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2019</w:t>
+      </w:r>
+      <w:r w:rsidR="004578C4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="004578C4" w:rsidRPr="004578C4">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Research Associate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC45B90" w14:textId="77777777" w:rsidR="004578C4" w:rsidRDefault="00652673" w:rsidP="004578C4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="648"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk511207226"/>
+      <w:r w:rsidRPr="00365942">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section of Epidemiology, </w:t>
+      </w:r>
+      <w:r w:rsidR="004578C4" w:rsidRPr="00365942">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Department of Population Medicine</w:t>
+      </w:r>
+      <w:r w:rsidR="004578C4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, College of Veterinary Medicine</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="004578C4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, Cornell University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AF9A144" w14:textId="77777777" w:rsidR="003562B0" w:rsidRDefault="003562B0" w:rsidP="003562B0">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1425"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35AC9495" w14:textId="77777777" w:rsidR="00FB7DBB" w:rsidRDefault="004578C4" w:rsidP="0010578F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="648"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">May </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7DBB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2016</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7DBB" w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Dec 2017</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7DBB" w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7DBB" w:rsidRPr="00F20E67">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Postdoctoral Research Associate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38CCDAAA" w14:textId="77777777" w:rsidR="00365942" w:rsidRDefault="00365942" w:rsidP="00365942">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="648"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365942">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Section of Epidemiology, Department of Population Medicine</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, College of Veterinary Medicine, Cornell University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25ED90FD" w14:textId="77777777" w:rsidR="00FB7DBB" w:rsidRDefault="00FB7DBB" w:rsidP="00FB7DBB">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1425"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25DFFC99" w14:textId="77777777" w:rsidR="009D15FA" w:rsidRDefault="004578C4" w:rsidP="0010578F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="648"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aug </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD09D6" w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013 – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">May </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7DBB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2016</w:t>
+      </w:r>
+      <w:r w:rsidR="00227936" w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00543601" w:rsidRPr="00F20E67">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Postdoctoral Research Associate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CEA4663" w14:textId="77777777" w:rsidR="009224E2" w:rsidRPr="00112CD4" w:rsidRDefault="00872AAD" w:rsidP="0010578F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="648"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365942">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Department of </w:t>
+      </w:r>
+      <w:r w:rsidR="00B91199" w:rsidRPr="00365942">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Applied Economics and Management</w:t>
+      </w:r>
+      <w:r w:rsidR="00B91199" w:rsidRPr="00112CD4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-      <w:r w:rsidR="005E31D0">
+      <w:r w:rsidR="00CD09D6" w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Cornell University.</w:t>
+      </w:r>
+      <w:r w:rsidR="002B0E16" w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D7CA0" w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="629AFE68" w14:textId="77777777" w:rsidR="00DC0BF2" w:rsidRDefault="00DC0BF2" w:rsidP="00FE348A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F1ECFB1" w14:textId="77777777" w:rsidR="0006525B" w:rsidRDefault="0006525B" w:rsidP="0006525B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="648"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Entrepreneurial</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C12B96F" w14:textId="77777777" w:rsidR="0006525B" w:rsidRDefault="0006525B" w:rsidP="00D1405D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2124" w:hanging="1476"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022-Present: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Founder of Help2Help</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1405D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="005E31D0" w:rsidRPr="005E31D0">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EE69F5">
-[...175 lines deleted...]
-      <w:r w:rsidR="00780CCB">
+      <w:r w:rsidR="00D1405D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> donation and rewards platform</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1405D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> for charities</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...360 lines deleted...]
-        <w:ind w:firstLine="648"/>
+        <w:t>. (help2help.io)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45607BD0" w14:textId="77777777" w:rsidR="0006525B" w:rsidRDefault="0006525B" w:rsidP="00FA1580">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2124"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Founder of Agrimarketmx, an agricultural information market linking producers with buyers and service providers (agrimarketmx.com) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="217AC603" w14:textId="77777777" w:rsidR="00FA1580" w:rsidRDefault="00FA1580" w:rsidP="00FA1580">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2124"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E0B26B2" w14:textId="77777777" w:rsidR="001559BE" w:rsidRPr="00112CD4" w:rsidRDefault="0095794B" w:rsidP="0010578F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>DISTINCTIONS</w:t>
+      </w:r>
+      <w:r w:rsidR="001559BE" w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AND SCHOLARSHIPS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CD8710E" w14:textId="77777777" w:rsidR="0010578F" w:rsidRDefault="0010578F" w:rsidP="00B311B1">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6675D943" w14:textId="77777777" w:rsidR="0095794B" w:rsidRPr="009A53E6" w:rsidRDefault="0095794B" w:rsidP="0095794B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A53E6">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2024-Present, Cornell Atkinson Center for Sustainability</w:t>
       </w:r>
       <w:r w:rsidRPr="009A53E6">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:color w:val="222222"/>
@@ -1240,5814 +1855,4665 @@
         <w:t>Faculty</w:t>
       </w:r>
       <w:r w:rsidRPr="009A53E6">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="009A53E6">
         <w:rPr>
           <w:rStyle w:val="il"/>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Fellow</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF04997" w14:textId="77777777" w:rsidR="009A53E6" w:rsidRDefault="009A53E6" w:rsidP="00266919">
-[...44 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="521CBB80" w14:textId="77777777" w:rsidR="0095794B" w:rsidRDefault="0095794B" w:rsidP="00E02723">
+      <w:pPr>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33520760" w14:textId="77777777" w:rsidR="009F1CE7" w:rsidRPr="009F1CE7" w:rsidRDefault="009F1CE7" w:rsidP="00E02723">
+      <w:pPr>
+        <w:ind w:left="708"/>
+        <w:rPr>
           <w:bCs/>
-          <w:iCs/>
-[...7 lines deleted...]
-          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Editor’s Choice March 2020</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F1CE7">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F1CE7">
+        <w:rPr>
           <w:bCs/>
-          <w:iCs/>
-[...50 lines deleted...]
-          <w:iCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Preventive Veterinary Medicine.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CF1BA99" w14:textId="77777777" w:rsidR="009F1CE7" w:rsidRPr="009F1CE7" w:rsidRDefault="009F1CE7" w:rsidP="00E02723">
+      <w:pPr>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10907FCA" w14:textId="77777777" w:rsidR="005E1709" w:rsidRDefault="005E1709" w:rsidP="00E02723">
+      <w:pPr>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00575CB2">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Best Paper of 201</w:t>
+      </w:r>
+      <w:r w:rsidR="0053222C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E1709">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, A</w:t>
+      </w:r>
+      <w:r w:rsidR="0084682F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>pplied Risk Analysis</w:t>
+      </w:r>
+      <w:r w:rsidR="00657FFE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E1709">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ection, Agricultural and Applied Economics Association.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="128313C5" w14:textId="77777777" w:rsidR="00BC6072" w:rsidRPr="005E1709" w:rsidRDefault="00BC6072" w:rsidP="00E02723">
+      <w:pPr>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="499A2690" w14:textId="77777777" w:rsidR="00C535BB" w:rsidRDefault="00C535BB" w:rsidP="00E02723">
+      <w:pPr>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Mario Einaudi Center for International Studies Research Travel Grant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, Cornell University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, 2012</w:t>
+      </w:r>
+      <w:r w:rsidR="00056E0D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39C62C6B" w14:textId="77777777" w:rsidR="00C535BB" w:rsidRDefault="00C535BB" w:rsidP="00E02723">
+      <w:pPr>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02A2D101" w14:textId="77777777" w:rsidR="001559BE" w:rsidRDefault="001559BE" w:rsidP="00E02723">
+      <w:pPr>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Scholarship: CONACYT (Mexican Government Scholarship for Doctoral Studies)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E024D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B38B575" w14:textId="77777777" w:rsidR="00BC6072" w:rsidRPr="00112CD4" w:rsidRDefault="00BC6072" w:rsidP="00E02723">
+      <w:pPr>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="099615C9" w14:textId="77777777" w:rsidR="001559BE" w:rsidRDefault="001559BE" w:rsidP="00E02723">
+      <w:pPr>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Scholarship: ITESM Full Scholarship</w:t>
+      </w:r>
+      <w:r w:rsidR="001E32AF">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00F455F2" w:rsidRPr="00EE4B9F">
-[...1 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="00A92402">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F455F2">
-[...24 lines deleted...]
-        <w:ind w:firstLine="648"/>
+      <w:r w:rsidR="001E32AF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Master’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00F03CC1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="001E32AF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>egree</w:t>
+      </w:r>
+      <w:r w:rsidR="00056E0D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DCE870D" w14:textId="77777777" w:rsidR="00BC6072" w:rsidRPr="00112CD4" w:rsidRDefault="00BC6072" w:rsidP="00E02723">
+      <w:pPr>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="571FDF0E" w14:textId="77777777" w:rsidR="001559BE" w:rsidRDefault="001559BE" w:rsidP="00E02723">
+      <w:pPr>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Scholarship: Ministry of Education of Japan</w:t>
+      </w:r>
+      <w:r w:rsidR="00A858EB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, Undergraduate Degree</w:t>
+      </w:r>
+      <w:r w:rsidR="00056E0D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CBCF40C" w14:textId="77777777" w:rsidR="00C621C7" w:rsidRDefault="00C621C7" w:rsidP="0010578F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77EB7A00" w14:textId="77777777" w:rsidR="0095794B" w:rsidRDefault="0095794B" w:rsidP="0095794B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>CONFERENCE ORGANIZER</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FB445C4" w14:textId="77777777" w:rsidR="0095794B" w:rsidRDefault="0095794B" w:rsidP="0095794B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61E53C1B" w14:textId="77777777" w:rsidR="0095794B" w:rsidRPr="00E861A5" w:rsidRDefault="0095794B" w:rsidP="0095794B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chair of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E861A5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Organiz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ing Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E861A5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00452C49">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and concept creator </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E861A5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>of the first regional conference “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E861A5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Smallholder Producer Organizations as Business Entities in Latin America: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E861A5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cope, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E861A5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hallenges, and the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E861A5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oad </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E861A5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>head</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E861A5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”, hosted at the headquarters of IICA in Costa Rica, May </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>6-7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E861A5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2025. Co-sponsored by TATA-Cornell Institute, IICA, IFAD, FAO, IADB, WB, FONTAGRO. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A335D4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>This conference will be held biennially.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="323FB1B9" w14:textId="77777777" w:rsidR="0095794B" w:rsidRDefault="0095794B" w:rsidP="0010578F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5091DED9" w14:textId="77777777" w:rsidR="00A968A2" w:rsidRDefault="00A968A2" w:rsidP="0010578F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PEER REVIEWED </w:t>
+      </w:r>
+      <w:r w:rsidR="004603D0" w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>PUBLICATIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="071F001B" w14:textId="77777777" w:rsidR="00111FD2" w:rsidRDefault="00111FD2" w:rsidP="00111FD2">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B53B40B" w14:textId="77777777" w:rsidR="00B56764" w:rsidRDefault="00B56764" w:rsidP="00B56764">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B56764">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hasan, M. A., Voumik, L. C., Mozumder, A. I., Esquivias, M. A., Verteramo-Chiu, L., &amp; Das, M. K. (2025). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F32F45">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Role of governance index, democracy, industrialization, and urbanization on environmental sustainability of BRICS countries: A novel PMG-ARDL approach. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F32F45">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="001B746A">
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Social Sciences &amp; Humanities Open</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F32F45">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F32F45">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F32F45">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, 101242.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="652EF897" w14:textId="77777777" w:rsidR="00EC4C4D" w:rsidRDefault="00EC4C4D" w:rsidP="00893F48">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56039697" w14:textId="77777777" w:rsidR="00344D44" w:rsidRDefault="00344D44" w:rsidP="00344D44">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C6DD5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leslie J. Verteramo Chiu, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C09F3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Loren W. Tauer, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C09F3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Yrjo T. Grohn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “Optimal Contract Design under Various Efficiencies and Asymmetric Information to Incentivize Preconditioning Calves for Feedlots”, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D33D5D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...29 lines deleted...]
-          <w:iCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Agriculture and Resource Economics</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Review</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344D44">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2025:1-21. doi:10.1017/age.2025.10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62B5019C" w14:textId="77777777" w:rsidR="00344D44" w:rsidRDefault="00344D44" w:rsidP="00893F48">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="550BA6F2" w14:textId="77777777" w:rsidR="00BA013F" w:rsidRPr="00017CC7" w:rsidRDefault="00BA013F" w:rsidP="00893F48">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA013F">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Verteramo Chiu, L., Nicholson, C. F., Gómez, M. I., and Mattson, N. M. “A meta-analysis of yields and environmental performance of controlled-environment production systems for tomatoes, lettuce and strawberries”, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA013F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal of Cleaner </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00017CC7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Production, 143142, (2024).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B10739F" w14:textId="77777777" w:rsidR="00BA013F" w:rsidRDefault="00BA013F" w:rsidP="00893F48">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01306F36" w14:textId="77777777" w:rsidR="00893F48" w:rsidRDefault="00893F48" w:rsidP="00893F48">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C09F3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leslie J. Verteramo Chiu, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>and Miguel I. Gomez,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D753F6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A Tale of Two Strawberries: Conventional and Open-Field Production in California”, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Sustainability, 15(19):14363,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042086F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042086F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A2712EE" w14:textId="77777777" w:rsidR="00893F48" w:rsidRDefault="00893F48" w:rsidP="0042086F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="080E03AA" w14:textId="77777777" w:rsidR="0042086F" w:rsidRDefault="0042086F" w:rsidP="0042086F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C09F3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leslie J. Verteramo Chiu, Loren W. Tauer, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guillaume Lhermie, Karun Kaniyamattam, and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C09F3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Yrjo T. Grohn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D753F6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177F1A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Benefits of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177F1A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reconditioning </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177F1A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>attle</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> under Stochastic Feedlot Performance”, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042086F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Journal of Agricultural and Applied Economics</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD1037">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, 1-18,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042086F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD1037">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042086F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CAF4F7A" w14:textId="77777777" w:rsidR="0042086F" w:rsidRDefault="0042086F" w:rsidP="00145640">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C88B013" w14:textId="77777777" w:rsidR="00566216" w:rsidRDefault="000D04E8" w:rsidP="00145640">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D04E8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verteramo Chiu, L. J., Tauer, L. W., and Gröhn, Y. T. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12331">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D04E8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Pricing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...89 lines deleted...]
-        <w:ind w:firstLine="648"/>
+      <w:r w:rsidRPr="000D04E8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>efficiency in livestock auction markets: A two-tier</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D04E8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>frontier approach</w:t>
+      </w:r>
+      <w:r w:rsidR="00B12331">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>”,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D04E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00EE4B9F">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Agricultural Economics, 1–13, (2022)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72D77794" w14:textId="77777777" w:rsidR="000D04E8" w:rsidRDefault="000D04E8" w:rsidP="00E02723">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F136F30" w14:textId="77777777" w:rsidR="00CC1DB4" w:rsidRDefault="00CC1DB4" w:rsidP="00E02723">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...50 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mathew </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B42B7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Abraham, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leslie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B42B7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verteramo Chiu, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ekta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B42B7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Joshi, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ali </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B42B7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Illahi,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B42B7">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:iCs/>
-[...22 lines deleted...]
-        <w:ind w:firstLine="648"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prabhu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B42B7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Pingali</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B42B7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “Aggregation </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B42B7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">odels and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B42B7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mall </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B42B7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arm </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B42B7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ommercialization – A </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B42B7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">coping </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B42B7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eview of the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B42B7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lobal </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B42B7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>iterature</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC1DB4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="001B746A">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Food Policy</w:t>
+      </w:r>
+      <w:r w:rsidR="007F3AD2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...68 lines deleted...]
-        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, 110</w:t>
+      </w:r>
+      <w:r w:rsidR="0049261A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, 102299</w:t>
+      </w:r>
+      <w:r w:rsidR="009F78C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC1DB4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007F3AD2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC1DB4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2022).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="379D592F" w14:textId="77777777" w:rsidR="00CC1DB4" w:rsidRDefault="00CC1DB4" w:rsidP="00E02723">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A732443" w14:textId="77777777" w:rsidR="009A4ACC" w:rsidRPr="006239E7" w:rsidRDefault="009A4ACC" w:rsidP="00E02723">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006239E7">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jie Li, Leslie J. Verteramo Chiu, Miguel I. Gomez, Nelson Bills, “Strategies to Reduce Covid-19 Risk Perception among Grocery Shoppers in the US: a Survey Study”, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006239E7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>PloS One</w:t>
+      </w:r>
+      <w:r w:rsidR="00307545">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, 16(8)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C01CB8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, e0256191</w:t>
+      </w:r>
+      <w:r w:rsidR="008B13A4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="008B13A4" w:rsidRPr="008B13A4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008B13A4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(2021)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006239E7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E42DD0F" w14:textId="77777777" w:rsidR="009A4ACC" w:rsidRDefault="009A4ACC" w:rsidP="00E02723">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06273D34" w14:textId="77777777" w:rsidR="007B54C9" w:rsidRDefault="007B54C9" w:rsidP="00E02723">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0016050E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leslie J. Verteramo Chiu, Jie Li, Guillaume Lhermie, Casey Cazer, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016050E">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Analysis of the Demand for Pet Insurance among Uninsured Pet Owners in the U.S.”, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654B5B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Veterinary Record</w:t>
+      </w:r>
+      <w:r w:rsidR="008B13A4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C01CB8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006239E7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>e243</w:t>
+      </w:r>
+      <w:r w:rsidR="008B13A4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="008B13A4" w:rsidRPr="008B13A4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008B13A4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(2021)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A63A293" w14:textId="77777777" w:rsidR="007B54C9" w:rsidRDefault="007B54C9" w:rsidP="00E02723">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B609B19" w14:textId="77777777" w:rsidR="00240581" w:rsidRPr="00A11DC8" w:rsidRDefault="00240581" w:rsidP="00E02723">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C09F3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leslie J. Verteramo Chiu, Loren W. Tauer, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rebecca L. Smith, and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C09F3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Yrjo T. Grohn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D753F6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Economic Effects of a Potential Foodborne Disease: Potential Relationship between Mycobacterium Avium Subs. Paratuberculosis (MAP) in Dairy and Crohn’s in Humans”, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00240581">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">International </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A11DC8">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Journal on Food Systems Dynamics</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11(5), 482-502</w:t>
+      </w:r>
+      <w:r w:rsidR="008B13A4">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, (2020)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="542AE2AD" w14:textId="77777777" w:rsidR="00240581" w:rsidRDefault="00240581" w:rsidP="00E02723">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C46E376" w14:textId="77777777" w:rsidR="00674E20" w:rsidRPr="00674E20" w:rsidRDefault="00674E20" w:rsidP="00E02723">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guillaume Lhermie, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB174C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Pierre Sauvage,</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB174C" w:rsidRPr="00EB174C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB174C" w:rsidRPr="001C09F3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Loren W. Tauer,</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB174C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C09F3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leslie Verteramo Chiu, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karun Kaniyamattam, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB174C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ahmed Ferchiou,</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB174C" w:rsidRPr="00EB174C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB174C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Didier Raboisson, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Harvey Morgan Scott,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C09F3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">David R. Smith, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674E20">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>and Yrjo T. Grohn, “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674E20">
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Economic effects of policy options restricting antimicrobial use for high risk cattle placed in U.S. feedlots</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674E20">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Plo</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB174C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> One </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB174C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15(9), </w:t>
+      </w:r>
+      <w:r w:rsidR="004238C2">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB174C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2020</w:t>
+      </w:r>
+      <w:r w:rsidR="008B13A4">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB174C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1690ECD4" w14:textId="77777777" w:rsidR="007126A3" w:rsidRDefault="007126A3" w:rsidP="00E02723">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50DA3504" w14:textId="77777777" w:rsidR="00945828" w:rsidRDefault="00945828" w:rsidP="00E02723">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C09F3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Leslie J. Verteramo Chiu, Loren W. Tauer, Yrjo T. Grohn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and Rebecca L. Smith, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D753F6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ranking of epidemiological control strategies with stochastic outcomes”, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36CF4">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preventive Veterinary </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB174C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Medicine </w:t>
+      </w:r>
+      <w:r w:rsidR="002134D4" w:rsidRPr="00EB174C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>176</w:t>
+      </w:r>
+      <w:r w:rsidR="004D04B8">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:104906,</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB174C" w:rsidRPr="00EB174C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB174C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="002134D4" w:rsidRPr="00EB174C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2020</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB174C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="002134D4" w:rsidRPr="00EB174C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E30B68A" w14:textId="77777777" w:rsidR="00945828" w:rsidRDefault="00945828" w:rsidP="00E02723">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DD7AF0B" w14:textId="77777777" w:rsidR="00B41D86" w:rsidRDefault="00B41D86" w:rsidP="00E02723">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C09F3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Leslie J. Verteramo Chiu, Loren W. Tauer, Yrjo T. Grohn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and Rebecca L. Smith, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D753F6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C433F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mastitis risk </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>effect on the economic c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C433F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>onsequences of paratuberculosis control in dairy cattle: a stochastic modeling study</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Plo</w:t>
+      </w:r>
+      <w:r w:rsidR="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB174C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>One</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD1BE2" w:rsidRPr="00EB174C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14(9), </w:t>
+      </w:r>
+      <w:r w:rsidR="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD1BE2" w:rsidRPr="00EB174C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2019</w:t>
+      </w:r>
+      <w:r w:rsidR="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD1BE2" w:rsidRPr="00EB174C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2662E37B" w14:textId="77777777" w:rsidR="00B41D86" w:rsidRDefault="00B41D86" w:rsidP="00E02723">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ABDBF26" w14:textId="77777777" w:rsidR="00590D08" w:rsidRPr="00177F1A" w:rsidRDefault="00590D08" w:rsidP="00E02723">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guillaume Lhermie, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C09F3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leslie Verteramo Chiu, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karun Kaniyamattam, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C09F3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Loren W. Tauer,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Harvey Morgan Scott,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C09F3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C09F3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Yrjo T. Grohn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D753F6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antimicrobial policies in beef production: choosing the right instruments to reduce antimicrobial use and resistance under structural and market constraints”, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21455">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Frontiers in Veterinary Science</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5613A">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, 6</w:t>
+      </w:r>
+      <w:r w:rsidR="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5613A">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>245</w:t>
+      </w:r>
+      <w:r w:rsidR="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5613A">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5613A">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2019</w:t>
+      </w:r>
+      <w:r w:rsidR="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5613A">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C5AEA00" w14:textId="77777777" w:rsidR="00590D08" w:rsidRDefault="00590D08" w:rsidP="00E02723">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66CFC9A1" w14:textId="77777777" w:rsidR="00420461" w:rsidRPr="00E43BD4" w:rsidRDefault="00420461" w:rsidP="00E02723">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C09F3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leslie J. Verteramo Chiu, Loren W. Tauer, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D753F6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Karun Kaniyamattam</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C09F3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Rebecca L. Smith, and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C09F3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yrjo T. Grohn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D753F6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0F2B" w:rsidRPr="004F0F2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Assessment of the Bovine Tuberculosis Eradication Protocol in the U.S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D753F6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F480D">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Dairy Science</w:t>
+      </w:r>
+      <w:r w:rsidR="0067766E" w:rsidRPr="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, 102</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43BD4" w:rsidRPr="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="0067766E" w:rsidRPr="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43BD4" w:rsidRPr="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0067766E" w:rsidRPr="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, 2384-2400</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43BD4" w:rsidRPr="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, (2019).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C771834" w14:textId="77777777" w:rsidR="00420461" w:rsidRDefault="00420461" w:rsidP="00E02723">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FE86041" w14:textId="77777777" w:rsidR="00FF59CD" w:rsidRPr="00E43BD4" w:rsidRDefault="00111FD2" w:rsidP="00E02723">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C09F3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leslie J. Verteramo Chiu, Loren W. Tauer, Mohammad A. Al-Mamun, Karun Kaniyamattam, Rebecca L. Smith, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C09F3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yrjo T. Grohn, “An Agent-Based Model Evaluation of Economic Control Strategies for Paratuberculosis in a Dairy Herd”, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Journal of Dairy Science</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA5BB9" w:rsidRPr="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="000E6B15" w:rsidRPr="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA5BB9" w:rsidRPr="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>101</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43BD4" w:rsidRPr="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA5BB9" w:rsidRPr="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43BD4" w:rsidRPr="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA5BB9" w:rsidRPr="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, 6443-6454</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43BD4" w:rsidRPr="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, (2018).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60C15D87" w14:textId="77777777" w:rsidR="00111FD2" w:rsidRDefault="00111FD2" w:rsidP="00E02723">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="752DDB8E" w14:textId="77777777" w:rsidR="007F0BDE" w:rsidRPr="007F0BDE" w:rsidRDefault="007F0BDE" w:rsidP="00E02723">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leslie </w:t>
+      </w:r>
+      <w:r w:rsidR="0075587B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">J. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verteramo Chiu, </w:t>
+      </w:r>
+      <w:r w:rsidR="00600118">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">William G. Tomek </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Insights from </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>An</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ticipatory Prices”, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F0BDE">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal of Agricultural </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Economics, 69(2)</w:t>
+      </w:r>
+      <w:r w:rsidR="0022770D" w:rsidRPr="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, 351-364, (2018)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B4CDCC7" w14:textId="77777777" w:rsidR="007F0BDE" w:rsidRDefault="007F0BDE" w:rsidP="00E02723">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EBECAC8" w14:textId="77777777" w:rsidR="00FF59CD" w:rsidRDefault="00FF59CD" w:rsidP="00E02723">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Joshua Woodard, </w:t>
+      </w:r>
+      <w:r w:rsidR="00600118">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Leslie Verteramo Chiu “</w:t>
+      </w:r>
+      <w:r w:rsidR="00275AC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Efficiency Impacts of Utilizing Soil Data in the Pricing of the Federal Crop Insurance Program</w:t>
+      </w:r>
+      <w:r w:rsidR="00B4528E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E78F3">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">American Journal of Agricultural </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Economics</w:t>
+      </w:r>
+      <w:r w:rsidR="0022770D" w:rsidRPr="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B4528E" w:rsidRPr="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 99(3)</w:t>
+      </w:r>
+      <w:r w:rsidR="0022770D" w:rsidRPr="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B4528E" w:rsidRPr="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>757</w:t>
+      </w:r>
+      <w:r w:rsidR="0022770D" w:rsidRPr="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="009D15FA">
-[...272 lines deleted...]
-      <w:r w:rsidR="00B91199" w:rsidRPr="00112CD4">
+      <w:r w:rsidR="00B4528E" w:rsidRPr="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>772</w:t>
+      </w:r>
+      <w:r w:rsidR="0022770D" w:rsidRPr="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, (2017).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08764AAE" w14:textId="77777777" w:rsidR="0010578F" w:rsidRDefault="0010578F" w:rsidP="00E02723">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D1B9787" w14:textId="77777777" w:rsidR="00882841" w:rsidRDefault="00882841" w:rsidP="00E02723">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F93050">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Joshua </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F93050">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Woodard, Leslie Verteramo Chiu, Gabriel Power</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F93050">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dmitry Vedenov, </w:t>
+      </w:r>
+      <w:r w:rsidR="00600118">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F93050">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Steven Klose “Reoptimization or Bias? Factors Affecting Changes in Managerial Deci</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sions”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F93050">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00CD09D6" w:rsidRPr="00112CD4">
-[...7 lines deleted...]
-      <w:r w:rsidR="002B0E16" w:rsidRPr="00112CD4">
+      <w:r w:rsidRPr="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Agribusiness</w:t>
+      </w:r>
+      <w:r w:rsidR="00D43D65" w:rsidRPr="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, 33(3), 443-465,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2017).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6690F739" w14:textId="77777777" w:rsidR="00882841" w:rsidRPr="00112CD4" w:rsidRDefault="00882841" w:rsidP="00E02723">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62693619" w14:textId="77777777" w:rsidR="007348A4" w:rsidRPr="00112CD4" w:rsidRDefault="007348A4" w:rsidP="00E02723">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007348A4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leslie J. Verteramo Chiu, Jura Liaukonyte, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Miguel I. Gómez</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007348A4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007D7CA0" w:rsidRPr="00112CD4">
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Harry M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC4EE1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Kaiser</w:t>
+      </w:r>
+      <w:r w:rsidR="00A42A9F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="03623DEA" w14:textId="77777777" w:rsidR="00B91199" w:rsidRPr="00112CD4" w:rsidRDefault="00B91199" w:rsidP="0010578F">
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC4EE1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Socially Responsible Products: What Motivates Consumers to Pay a Premium?</w:t>
+      </w:r>
+      <w:r w:rsidR="007A6D51">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”, </w:t>
+      </w:r>
+      <w:r w:rsidR="007A6D51" w:rsidRPr="000E78F3">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Applied </w:t>
+      </w:r>
+      <w:r w:rsidR="007A6D51" w:rsidRPr="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Economics,</w:t>
+      </w:r>
+      <w:r w:rsidR="0022770D" w:rsidRPr="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0003005F" w:rsidRPr="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>49</w:t>
+      </w:r>
+      <w:r w:rsidR="0022770D" w:rsidRPr="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="0003005F" w:rsidRPr="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidR="0022770D" w:rsidRPr="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0003005F" w:rsidRPr="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, 1833-1846</w:t>
+      </w:r>
+      <w:r w:rsidR="0018778A" w:rsidRPr="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, (2017).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="794D489A" w14:textId="77777777" w:rsidR="007348A4" w:rsidRDefault="007348A4" w:rsidP="00E02723">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24E72EE3" w14:textId="77777777" w:rsidR="00104395" w:rsidRPr="00112CD4" w:rsidRDefault="00104395" w:rsidP="00E02723">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leslie J. Verteramo Chiu, Sivalai V. Khantachavana, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A42A9F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Calum G. Turvey</w:t>
+      </w:r>
+      <w:r w:rsidR="00A42A9F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Risk Rationing and the Demand for Agricultural Credit: A Comparative Investigation of Mexico and China”, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E78F3">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agricultural Finance </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Review, 74(2), 248-270</w:t>
+      </w:r>
+      <w:r w:rsidR="0018778A" w:rsidRPr="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, (2014).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53FE8684" w14:textId="77777777" w:rsidR="00104395" w:rsidRPr="00112CD4" w:rsidRDefault="00104395" w:rsidP="00E02723">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="667B5DCD" w14:textId="77777777" w:rsidR="00104395" w:rsidRPr="00112CD4" w:rsidRDefault="00104395" w:rsidP="00E02723">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leslie J. Verteramo Chiu, and Calum G. Turvey “Cross Market Price Support and Agricultural Development: Quanto Options Valuation for Cash Grains in Mexico”, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E78F3">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal of Risk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB174C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Finance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, The, 15(1), 33-51</w:t>
+      </w:r>
+      <w:r w:rsidR="0018778A" w:rsidRPr="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, (2014)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25CA783C" w14:textId="77777777" w:rsidR="002D01BD" w:rsidRPr="00112CD4" w:rsidRDefault="002D01BD" w:rsidP="00E02723">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63736BD0" w14:textId="77777777" w:rsidR="009D2891" w:rsidRPr="00112CD4" w:rsidRDefault="009D2891" w:rsidP="00E02723">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Schmit, T. M.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F54DAF" w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, L. Verteramo, and W. G. Tomek,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “Implications of Growing Biofuels Demands on North</w:t>
+      </w:r>
+      <w:r w:rsidR="00492EFE" w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>east Livestock Feed Costs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00492EFE" w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E78F3">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agricultural and Resource Economics </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Review 38</w:t>
+      </w:r>
+      <w:r w:rsidR="0022770D" w:rsidRPr="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="0022770D" w:rsidRPr="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 200-212</w:t>
+      </w:r>
+      <w:r w:rsidR="0022770D" w:rsidRPr="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, (2009)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E7A7E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DFBF87B" w14:textId="77777777" w:rsidR="008D1B1E" w:rsidRPr="00112CD4" w:rsidRDefault="008D1B1E" w:rsidP="0010578F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2678726F" w14:textId="77777777" w:rsidR="00104395" w:rsidRPr="00112CD4" w:rsidRDefault="00104395" w:rsidP="0010578F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>BOOK CHAPTERS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75CAC771" w14:textId="77777777" w:rsidR="00104395" w:rsidRDefault="00104395" w:rsidP="0010578F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="288"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AEDDF3F" w14:textId="77777777" w:rsidR="008772DD" w:rsidRPr="00112CD4" w:rsidRDefault="004578C4" w:rsidP="008737D5">
-[...122 lines deleted...]
-        <w:ind w:left="708"/>
+    <w:p w14:paraId="7F521FF3" w14:textId="77777777" w:rsidR="00F64FA3" w:rsidRPr="00A83F55" w:rsidRDefault="00F64FA3" w:rsidP="00E02723">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB62F8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Semei Coronado, Leslie J. Verteramo, Omar Rojas, Rafael Romero Meza, and Apostolos Serletis, “Crude Oil and Biofuel Agricultural Commodity Prices”, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB62F8">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uncertainty, Expectations and Asset Price Dynamics: Essays in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A83F55">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>the Honor of Georges Prat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A83F55">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Springer, 2018. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CA0AEAF" w14:textId="77777777" w:rsidR="00F64FA3" w:rsidRPr="00112CD4" w:rsidRDefault="00F64FA3" w:rsidP="00E02723">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B5A175D" w14:textId="77777777" w:rsidR="00104395" w:rsidRDefault="00104395" w:rsidP="00E02723">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00112CD4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fall </w:t>
-[...218 lines deleted...]
-          <w:lang w:val="es-MX"/>
+        <w:t xml:space="preserve">Leslie J. Verteramo Chiu and Calum G. Turvey, “Geometric Brownian Motion and Efficient Markets in Mexico”, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00532F3A">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nonlinear Time </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A83F55">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Series and Finance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A83F55">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, Universidad de Guadalajara, 2013.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A3F0F92" w14:textId="77777777" w:rsidR="00EB62F8" w:rsidRDefault="00EB62F8" w:rsidP="00EB62F8">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00452424" w14:textId="77777777" w:rsidR="00524477" w:rsidRDefault="00524477" w:rsidP="008D1B1E">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77883338" w14:textId="77777777" w:rsidR="008D1B1E" w:rsidRDefault="008D1B1E" w:rsidP="008D1B1E">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>WORKING PAPERS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F21E9C0" w14:textId="77777777" w:rsidR="008D1B1E" w:rsidRDefault="008D1B1E" w:rsidP="008D1B1E">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13113D19" w14:textId="77777777" w:rsidR="006C4DF3" w:rsidRDefault="006C4DF3" w:rsidP="00E02723">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C4DF3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rigotti, Luca and LeRoux, Matthew and Verteramo Chiu, Leslie and Schmit, Todd M., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F06F3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Price Elasticities of Demand for Meat Products at Farmers Markets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4DF3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (February 25, 2025). </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="006C4DF3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://ssrn.com/abstract=5154409</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1761B376" w14:textId="77777777" w:rsidR="006C4DF3" w:rsidRDefault="006C4DF3" w:rsidP="00E02723">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A2E855E" w14:textId="77777777" w:rsidR="00763468" w:rsidRPr="00625611" w:rsidRDefault="00FB30F5" w:rsidP="00E02723">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB30F5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Gómez, M.I., Meemken, E. and Verteramo Chiu, L.J. 2020. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB30F5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agricultural value chains and social and environmental impacts: Trends, challenges, and policy options – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00625611">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Background paper for The State of Agricultural Commodity Markets (SOCO) 2020.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00625611">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> Rome. FAO. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05BF3647" w14:textId="77777777" w:rsidR="00FB30F5" w:rsidRPr="00625611" w:rsidRDefault="00FB30F5" w:rsidP="00E02723">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1391EE14" w14:textId="77777777" w:rsidR="008D1B1E" w:rsidRPr="00A83F55" w:rsidRDefault="008D1B1E" w:rsidP="00E02723">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leslie J. Verteramo Chiu, and William G. Tomek, “Anticipatory Signals of Changes in Corn Demand”, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A83F55">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Cornell University, Dyson School of Applied Economics and Management Working Papers, WP2016-10, June 2016</w:t>
+      </w:r>
+      <w:r w:rsidR="0002450B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="701B952F" w14:textId="77777777" w:rsidR="00701F56" w:rsidRPr="00963DB6" w:rsidRDefault="00701F56" w:rsidP="0010578F">
-[...209 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="60673627" w14:textId="77777777" w:rsidR="00894BDB" w:rsidRDefault="00894BDB" w:rsidP="00E02723">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72955B8B" w14:textId="77777777" w:rsidR="00894BDB" w:rsidRDefault="009D576C" w:rsidP="00E02723">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Todd M. Schmit, Leslie Verteramo</w:t>
+      </w:r>
+      <w:r w:rsidR="00894BDB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, and William G. Tomek, “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Implications of Growing Biofuels Demands on Northeast Livestock Feed Costs</w:t>
+      </w:r>
+      <w:r w:rsidR="00894BDB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”, </w:t>
+      </w:r>
+      <w:r w:rsidR="00894BDB" w:rsidRPr="00A83F55">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cornell University, </w:t>
+      </w:r>
+      <w:r w:rsidR="009A04D7" w:rsidRPr="00A83F55">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Department of</w:t>
+      </w:r>
+      <w:r w:rsidR="00894BDB" w:rsidRPr="00A83F55">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Applied Economics and Management Working Papers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A83F55">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, WP2007</w:t>
+      </w:r>
+      <w:r w:rsidR="00894BDB" w:rsidRPr="00A83F55">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-10, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A83F55">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>August</w:t>
+      </w:r>
+      <w:r w:rsidR="00894BDB" w:rsidRPr="00A83F55">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A83F55">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>08</w:t>
+      </w:r>
+      <w:r w:rsidR="0002450B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55448EF9" w14:textId="77777777" w:rsidR="00C535BB" w:rsidRDefault="00C535BB" w:rsidP="00E02723">
-[...227 lines deleted...]
-    <w:p w14:paraId="1D00E49A" w14:textId="77777777" w:rsidR="005843AA" w:rsidRDefault="005843AA" w:rsidP="005843AA">
+    <w:p w14:paraId="66E5DA7B" w14:textId="77777777" w:rsidR="00013B50" w:rsidRDefault="00013B50" w:rsidP="0010578F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AFB8B9C" w14:textId="77777777" w:rsidR="009E238D" w:rsidRDefault="009E238D" w:rsidP="009E238D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C6DD5">
-[...4121 lines deleted...]
-    <w:p w14:paraId="0CB18130" w14:textId="77777777" w:rsidR="006073BB" w:rsidRDefault="006073BB" w:rsidP="006073BB">
+    </w:p>
+    <w:p w14:paraId="3F279ADE" w14:textId="77777777" w:rsidR="006073BB" w:rsidRDefault="006073BB" w:rsidP="006073BB">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>OTHER PUBLICATIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10B5BDDF" w14:textId="77777777" w:rsidR="009E54C2" w:rsidRDefault="009E54C2" w:rsidP="006073BB">
-[...10 lines deleted...]
-    <w:p w14:paraId="2741C6AA" w14:textId="77777777" w:rsidR="009E54C2" w:rsidRDefault="009E54C2" w:rsidP="00D54DC9">
+    <w:p w14:paraId="6D6CFD27" w14:textId="77777777" w:rsidR="009E54C2" w:rsidRDefault="009E54C2" w:rsidP="006073BB">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0938BE74" w14:textId="77777777" w:rsidR="009E54C2" w:rsidRDefault="009E54C2" w:rsidP="00D54DC9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk97725650"/>
       <w:r w:rsidRPr="00F51B49">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">López-Pimentel, Juan Carlos, Omar Guillermo Rojas Altamirano, Miguel Alcaraz-Rivera, Guillermo Sosa-Gómez, Leslie Verteramo-Chiu. </w:t>
       </w:r>
       <w:r w:rsidRPr="009E54C2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -7069,62 +6535,62 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Conference on Information Systems, Logistics &amp; Supply Chain</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, Austin Texas, April 22-24, 2020</w:t>
       </w:r>
       <w:r w:rsidRPr="009E54C2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="216F3982" w14:textId="77777777" w:rsidR="006073BB" w:rsidRDefault="006073BB" w:rsidP="00D54DC9">
-[...10 lines deleted...]
-    <w:p w14:paraId="42FDEA39" w14:textId="77777777" w:rsidR="00966A99" w:rsidRPr="0063466A" w:rsidRDefault="00966A99" w:rsidP="00D54DC9">
+    <w:p w14:paraId="60EF103A" w14:textId="77777777" w:rsidR="006073BB" w:rsidRDefault="006073BB" w:rsidP="00D54DC9">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E4E61BA" w14:textId="77777777" w:rsidR="00966A99" w:rsidRPr="0063466A" w:rsidRDefault="00966A99" w:rsidP="00D54DC9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk97725813"/>
       <w:r w:rsidRPr="0063466A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Leslie J. Verteramo Chiu, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>“</w:t>
@@ -7174,71 +6640,71 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, 20</w:t>
       </w:r>
       <w:r w:rsidR="00E11AAC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="0017378A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="220F56D0" w14:textId="77777777" w:rsidR="00966A99" w:rsidRDefault="0063466A" w:rsidP="00D54DC9">
+    <w:p w14:paraId="3008028D" w14:textId="77777777" w:rsidR="00966A99" w:rsidRDefault="0063466A" w:rsidP="00D54DC9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="418235B1" w14:textId="77777777" w:rsidR="0063466A" w:rsidRPr="0063466A" w:rsidRDefault="0063466A" w:rsidP="00D54DC9">
+    <w:p w14:paraId="3E5696DE" w14:textId="77777777" w:rsidR="0063466A" w:rsidRPr="0063466A" w:rsidRDefault="0063466A" w:rsidP="00D54DC9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0063466A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Leslie J. Verteramo Chiu, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
@@ -7342,62 +6808,62 @@
       <w:r w:rsidR="004B0B10">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>August 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, 2019</w:t>
       </w:r>
       <w:r w:rsidR="0017378A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B528FC2" w14:textId="77777777" w:rsidR="0063466A" w:rsidRDefault="0063466A" w:rsidP="00D54DC9">
-[...10 lines deleted...]
-    <w:p w14:paraId="6961D1C0" w14:textId="77777777" w:rsidR="006073BB" w:rsidRPr="003A089E" w:rsidRDefault="006073BB" w:rsidP="00D54DC9">
+    <w:p w14:paraId="1AE68C9B" w14:textId="77777777" w:rsidR="0063466A" w:rsidRDefault="0063466A" w:rsidP="00D54DC9">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19ACD480" w14:textId="77777777" w:rsidR="006073BB" w:rsidRPr="003A089E" w:rsidRDefault="006073BB" w:rsidP="00D54DC9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A089E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Van Es, H.M., J.D. Woodard, M. Glos, </w:t>
       </w:r>
       <w:r w:rsidRPr="003A089E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>L.V. Chiu</w:t>
@@ -7415,211 +6881,210 @@
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Digital Agriculture in New York State: Report and Recommendations</w:t>
       </w:r>
       <w:r w:rsidRPr="003A089E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. Cornell University, Ithaca, NY</w:t>
       </w:r>
       <w:r w:rsidR="0017378A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68B8AF81" w14:textId="77777777" w:rsidR="006073BB" w:rsidRPr="003A089E" w:rsidRDefault="006073BB" w:rsidP="00D54DC9">
-[...10 lines deleted...]
-    <w:p w14:paraId="1031D244" w14:textId="77777777" w:rsidR="008C6846" w:rsidRDefault="008C6846" w:rsidP="00D54DC9">
+    <w:p w14:paraId="16610333" w14:textId="77777777" w:rsidR="006073BB" w:rsidRPr="003A089E" w:rsidRDefault="006073BB" w:rsidP="00D54DC9">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22C4870F" w14:textId="77777777" w:rsidR="008C6846" w:rsidRDefault="008C6846" w:rsidP="00D54DC9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E72DF0">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Food Quality and Safety</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, “Products with Socially Responsible Labels Draw Premium Prices with Consumers”, January 22, 2016. h</w:t>
       </w:r>
       <w:r w:rsidRPr="000B60C4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ttp://www.foodqualityandsafety</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.com/article/15244/</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="625C2B7B" w14:textId="77777777" w:rsidR="008C6846" w:rsidRDefault="008C6846" w:rsidP="00D54DC9">
+    <w:p w14:paraId="687E0185" w14:textId="77777777" w:rsidR="008C6846" w:rsidRDefault="008C6846" w:rsidP="00D54DC9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04FCF10B" w14:textId="77777777" w:rsidR="00B16EB1" w:rsidRPr="00B16EB1" w:rsidRDefault="00B16EB1" w:rsidP="00B16EB1">
+    <w:p w14:paraId="450D3890" w14:textId="77777777" w:rsidR="00B16EB1" w:rsidRPr="00B16EB1" w:rsidRDefault="00B16EB1" w:rsidP="00B16EB1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B16EB1">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>BLOGS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76B7E0ED" w14:textId="77777777" w:rsidR="00B16EB1" w:rsidRDefault="00B16EB1" w:rsidP="00D54DC9">
+    <w:p w14:paraId="273FBFB6" w14:textId="77777777" w:rsidR="00B16EB1" w:rsidRDefault="00B16EB1" w:rsidP="00D54DC9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Tata-Cornell Institute</w:t>
       </w:r>
       <w:r w:rsidRPr="00B16EB1">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="073CCB34" w14:textId="77777777" w:rsidR="00B16EB1" w:rsidRPr="00B16EB1" w:rsidRDefault="00B16EB1" w:rsidP="006409C9">
+    <w:p w14:paraId="53AA62F6" w14:textId="77777777" w:rsidR="00B16EB1" w:rsidRPr="00B16EB1" w:rsidRDefault="00B16EB1" w:rsidP="006409C9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B16EB1">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>https://tci.cornell.edu/authors/leslie-verteramo-chiu/</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="424C3AF8" w14:textId="77777777" w:rsidR="00B16EB1" w:rsidRDefault="00B16EB1" w:rsidP="00D54DC9">
+    <w:p w14:paraId="4AA359E6" w14:textId="77777777" w:rsidR="00B16EB1" w:rsidRDefault="00B16EB1" w:rsidP="00D54DC9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="017F14F6" w14:textId="77777777" w:rsidR="006073BB" w:rsidRDefault="00E72DF0" w:rsidP="00D54DC9">
+    <w:p w14:paraId="77BCA0EC" w14:textId="77777777" w:rsidR="006073BB" w:rsidRDefault="00E72DF0" w:rsidP="00D54DC9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="006073BB" w:rsidRPr="00E72DF0">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -7646,5923 +7111,4979 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">eally </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="006073BB" w:rsidRPr="00E72DF0">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>atters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0353E52E" w14:textId="77777777" w:rsidR="006073BB" w:rsidRPr="00314CCE" w:rsidRDefault="006073BB" w:rsidP="00D54DC9">
-[...8 lines deleted...]
-      <w:hyperlink r:id="rId8" w:history="1">
+    <w:p w14:paraId="1A766BCF" w14:textId="77777777" w:rsidR="006073BB" w:rsidRPr="00314CCE" w:rsidRDefault="006073BB" w:rsidP="00D54DC9">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00314CCE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="none"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>http://www.econthatmatters.com/byline/leslie-verteramo-chiu/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="448BD7F3" w14:textId="77777777" w:rsidR="004F74ED" w:rsidRDefault="004F74ED" w:rsidP="004F74ED">
-[...10 lines deleted...]
-    <w:p w14:paraId="43E85A22" w14:textId="77777777" w:rsidR="00013D74" w:rsidRPr="00013D74" w:rsidRDefault="00013D74" w:rsidP="00013D74">
+    <w:p w14:paraId="4C12913B" w14:textId="77777777" w:rsidR="004F74ED" w:rsidRDefault="004F74ED" w:rsidP="004F74ED">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F5A64A3" w14:textId="77777777" w:rsidR="00425E9A" w:rsidRDefault="00425E9A" w:rsidP="00013D74">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49D3CA1C" w14:textId="77777777" w:rsidR="00013D74" w:rsidRPr="00C72EF3" w:rsidRDefault="00013D74" w:rsidP="00013D74">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C72EF3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>INVITED PRESENTATIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CFD689D" w14:textId="77777777" w:rsidR="003B2F4C" w:rsidRDefault="003B2F4C" w:rsidP="00DA4293">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00A34414" w14:textId="77777777" w:rsidR="00D516A1" w:rsidRDefault="001763DA" w:rsidP="00C72EF3">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="706"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001763DA">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Leslie J, Verteramo, “Perspectives of Agricultural Value Chains”</w:t>
+      </w:r>
+      <w:r w:rsidR="00D516A1">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C72EF3">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D516A1">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXVI anniversary of CIIDR Sinaloa, Sinaloa, Mex. Jun. 21, 2023. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D516A1" w:rsidRPr="00D516A1">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Invited Presenter</w:t>
+      </w:r>
+      <w:r w:rsidR="00D516A1">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12775C1B" w14:textId="77777777" w:rsidR="00DA4293" w:rsidRDefault="00DA4293" w:rsidP="001763DA">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08152B11" w14:textId="77777777" w:rsidR="001763DA" w:rsidRPr="001763DA" w:rsidRDefault="001763DA" w:rsidP="001763DA">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001763DA">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Second International Seminar on Agricultural Economics and Rural Development “Food Crisis and Global Supply Chain</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001763DA">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001763DA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Universidad Michoacana de San Nicolas de Hidalgo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001763DA">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Morelia, Mic., México, Nov. 11, 2022. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001763DA">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Keynote Speaker</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001763DA">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F21CD15" w14:textId="77777777" w:rsidR="001763DA" w:rsidRPr="001763DA" w:rsidRDefault="001763DA" w:rsidP="00D54DC9">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EC56CAB" w14:textId="77777777" w:rsidR="00013D74" w:rsidRPr="00D54DC9" w:rsidRDefault="00013D74" w:rsidP="00D54DC9">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001763DA">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leslie J, Verteramo, “Academic Research and Development Opportunities”, Interinstitutional Multidisciplinary Congress, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001763DA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Tecnológico Nacional de México, Instituto Tecnológico Superior de Pánuco</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001763DA">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Pánuco, Ver., México, Dec. 16, 2020. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D54DC9">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Keynote Speaker</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D54DC9">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36E6A9A3" w14:textId="77777777" w:rsidR="00013D74" w:rsidRPr="00013D74" w:rsidRDefault="00013D74" w:rsidP="00D54DC9">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00013D74">
         <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A06955A" w14:textId="77777777" w:rsidR="00013D74" w:rsidRPr="00D54DC9" w:rsidRDefault="00013D74" w:rsidP="00D54DC9">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D54DC9">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leslie J. Verteramo, “Expected Corn Supply and Futures Prices Relationship: Price Flexibility Estimation and Structural Changes in Demand”, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D54DC9">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Seminar on Quantitative Finance, University of Guadalajara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D54DC9">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Mexico, Oct. 24, 2014. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D54DC9">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Invited Presenter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D54DC9">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="799C6DF1" w14:textId="77777777" w:rsidR="00013D74" w:rsidRPr="00013D74" w:rsidRDefault="00013D74" w:rsidP="00D54DC9">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>INVITED PRESENTATIONS</w:t>
-[...4 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0132A500" w14:textId="77777777" w:rsidR="00013D74" w:rsidRPr="00D54DC9" w:rsidRDefault="00013D74" w:rsidP="00D54DC9">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00D54DC9">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="001763DA">
+        <w:t xml:space="preserve">Leslie J. Verteramo, “Mexican Firms Hedging Local Commodities Using USA Future Contracts and Foreign Exchange”, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D54DC9">
         <w:rPr>
           <w:bCs/>
-          <w:iCs/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00D516A1">
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>XXIII Congreso Internacional de Administración de Empresas Agropecuarias, Universidad Autónoma de San Luis Potosí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D54DC9">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve">. San Luis Potosí, SLP, México, May 27-29, 2010. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D54DC9">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Keynote Speaker</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D54DC9">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F1FEA36" w14:textId="77777777" w:rsidR="00D516A1" w:rsidRDefault="00D516A1" w:rsidP="001763DA">
+    <w:p w14:paraId="0EF09A97" w14:textId="77777777" w:rsidR="00013D74" w:rsidRPr="001051C2" w:rsidRDefault="00013D74" w:rsidP="00013D74">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F673F11" w14:textId="77777777" w:rsidR="00013D74" w:rsidRDefault="00013D74" w:rsidP="00013D74">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>WORKSHOPS/ PANEL PRESENTATIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76EB3498" w14:textId="77777777" w:rsidR="00013D74" w:rsidRDefault="00013D74" w:rsidP="00013D74">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="384DA368" w14:textId="77777777" w:rsidR="00D51AB0" w:rsidRDefault="00D51AB0" w:rsidP="00D51AB0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Panelist on the </w:t>
+      </w:r>
+      <w:r w:rsidR="006A223A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>International Seminar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:r w:rsidR="006A223A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Strengthening Economic Resilience Amidst Global Uncertainty through Fostering the Global South MSMEs Networks</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”, </w:t>
+      </w:r>
+      <w:r w:rsidR="006A223A" w:rsidRPr="006A223A">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Jakarta, Indonesia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006A223A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>August</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A223A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="006A223A" w:rsidRPr="006A223A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="006A223A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15828DBF" w14:textId="77777777" w:rsidR="00D51AB0" w:rsidRDefault="00D51AB0" w:rsidP="00E02723">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C849E5F" w14:textId="77777777" w:rsidR="003B2F4C" w:rsidRDefault="003B2F4C" w:rsidP="00E02723">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Panelist on the Hemispheric Workshop “The Transition to a New Generation of Agrifood Systems Policies”, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2F4C">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...19 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>IICA, Costa Rica</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, December 4-5, 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16BC6F04" w14:textId="77777777" w:rsidR="003B2F4C" w:rsidRDefault="003B2F4C" w:rsidP="00E02723">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55FBB163" w14:textId="77777777" w:rsidR="00013D74" w:rsidRDefault="00013D74" w:rsidP="00E02723">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Panelist on “La nueva normalidad ante la pandemia” (The new normality amidst the pandemic)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063466A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82FA4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>IDEHLPO, Mexico</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847715">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063466A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>June</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063466A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063466A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00494AE6">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66691000" w14:textId="77777777" w:rsidR="00DA4293" w:rsidRDefault="00DA4293" w:rsidP="001763DA">
+    <w:p w14:paraId="33D10100" w14:textId="77777777" w:rsidR="00013D74" w:rsidRPr="00811CDF" w:rsidRDefault="00013D74" w:rsidP="00D54DC9">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74203543" w14:textId="77777777" w:rsidR="00013D74" w:rsidRDefault="00013D74" w:rsidP="00E02723">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Workshop on introducing livestock index insurance in Armenia for the Ministry of Economy and Agriculture of Armenia. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82FA4">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...6 lines deleted...]
-    <w:p w14:paraId="6797CFE7" w14:textId="77777777" w:rsidR="001763DA" w:rsidRPr="001763DA" w:rsidRDefault="001763DA" w:rsidP="001763DA">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Central Bank of Armenia, Yerevan, Armenia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, October 21, 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12A84A7F" w14:textId="77777777" w:rsidR="00013D74" w:rsidRDefault="00013D74" w:rsidP="00D54DC9">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D3EA70D" w14:textId="77777777" w:rsidR="00013D74" w:rsidRDefault="00013D74" w:rsidP="00E02723">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Workshop on introducing weather index insurance for farmers in Tajikistan, for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82FA4">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-          <w:iCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Eskhata Bank, the Central Bank, and the Ministry of Agriculture of Tajikistan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. Khujand, March 5-6, and Dushanbe,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF6F2C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Tajikistan, March 7, 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="479B9169" w14:textId="77777777" w:rsidR="00013D74" w:rsidRDefault="00013D74" w:rsidP="00D54DC9">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3626545E" w14:textId="77777777" w:rsidR="00013D74" w:rsidRDefault="00013D74" w:rsidP="00E02723">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Panelist on “The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063466A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Economics of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD111B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Tea, Tea High and Low: Elixir, Exploitation, and Ecology</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063466A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82FA4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Cornell University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063466A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, October 26-27, 2018</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00494AE6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="777F7136" w14:textId="77777777" w:rsidR="00013D74" w:rsidRDefault="00013D74" w:rsidP="00D54DC9">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="417"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F27275D" w14:textId="77777777" w:rsidR="00013D74" w:rsidRPr="00786F36" w:rsidRDefault="00013D74" w:rsidP="00E02723">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Workshop Presenter at “Symposium and Workshop of the Principles and Dynamics Governing Transmission of Mycobacterial Infection”, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82FA4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Wageningen University &amp; Research (WUR), The Netherlands</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, May 22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032223A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - 24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032223A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, 2018.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C1E19A3" w14:textId="77777777" w:rsidR="00EB547D" w:rsidRDefault="00EB547D" w:rsidP="00F510AF">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39CA6FFC" w14:textId="77777777" w:rsidR="00B406D9" w:rsidRDefault="00B406D9" w:rsidP="00F510AF">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ARTICLES </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B406D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>UNDER REVIEW</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2636F45C" w14:textId="77777777" w:rsidR="00B406D9" w:rsidRPr="00B406D9" w:rsidRDefault="00B406D9" w:rsidP="00B406D9">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="254930C9" w14:textId="77777777" w:rsidR="00B406D9" w:rsidRPr="00A03CD0" w:rsidRDefault="00B406D9" w:rsidP="00B406D9">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF079B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>“Price Elasticities of Demand for Meat Products at Farmers Markets in NYS”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A03CD0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, (with Luca Rigotti, Matthew N. LeRoux, and Todd M. Schmit; Department of Applied Economics and Management, Cornell University)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C34FE5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="001E66C1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>RR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C34FE5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E66C1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>AREA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03E14DD0" w14:textId="77777777" w:rsidR="002245C7" w:rsidRDefault="002245C7" w:rsidP="004F74ED">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7572E047" w14:textId="77777777" w:rsidR="00EB547D" w:rsidRPr="00A03CD0" w:rsidRDefault="00EB547D" w:rsidP="00EB547D">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF079B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Mediation Analysis of Organizational Agility and Job Performance during Healthcare Crises: A Machine Learning Perspective</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF079B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A03CD0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, (with </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jeonghwan Choi, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3245">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">University of Maine; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Zhen Yao,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3245">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cornell University;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Guifa Shi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A03CD0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C34FE5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(under review </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Asia Pacific Journal of Management).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5312FB14" w14:textId="77777777" w:rsidR="00EB547D" w:rsidRPr="002245C7" w:rsidRDefault="00EB547D" w:rsidP="004F74ED">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A370EB3" w14:textId="77777777" w:rsidR="00F566AC" w:rsidRDefault="00F566AC" w:rsidP="00F566AC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>RESEARCH IN PROGRESS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D3BBA19" w14:textId="77777777" w:rsidR="00F566AC" w:rsidRDefault="00F566AC" w:rsidP="00F566AC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="075F3F75" w14:textId="77777777" w:rsidR="00F566AC" w:rsidRDefault="00F566AC" w:rsidP="00F566AC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Analysis of the Benefits of the Northeast Clean Plant Center on Grape Producers”, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00160AE2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(with Miguel I. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A03CD0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Gómez</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00160AE2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Department of Applied Economics and Management, Cornell University)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C120DF8" w14:textId="77777777" w:rsidR="001E66C1" w:rsidRDefault="001E66C1" w:rsidP="00F566AC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BAED237" w14:textId="77777777" w:rsidR="001E66C1" w:rsidRDefault="001E66C1" w:rsidP="001E66C1">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E66C1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Tourism and Environmental Sustainability: Examining the Role of Natural</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E66C1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Resource Protection and Policy Stringency on Global Ecological Dynamics</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>”, (with Miguel Angel Esquivias, Lilik Sugiharti, and M. Muryani, Universitas Airlangga)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CC349D8" w14:textId="77777777" w:rsidR="00F566AC" w:rsidRDefault="00F566AC" w:rsidP="00F566AC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="420"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AF4B058" w14:textId="77777777" w:rsidR="00F566AC" w:rsidRDefault="00F566AC" w:rsidP="00F566AC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“How does Production Diversity affect Dietary Diversity in Western India: Field Insights”, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00160AE2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(with </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Satish Kumar,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00160AE2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Indian Institute of Technology; Krishnan Narayanan, Indian Institute of Technology; and Prabhu Pingali, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00160AE2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Cornell University)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="181E07BF" w14:textId="77777777" w:rsidR="00F566AC" w:rsidRDefault="00F566AC" w:rsidP="00F566AC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="420"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="531BF3E4" w14:textId="77777777" w:rsidR="00F566AC" w:rsidRPr="00A03CD0" w:rsidRDefault="00F566AC" w:rsidP="00F566AC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF079B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>“Birds as Bioindicators in Agroecosystems: Evaluating the Relationship Coffee Model's Impact on Biodiversity”,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A03CD0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (with José M. Maldonado Vélez, Miguel I. Gómez, Department of Applied Economics and Management, Cornell University; Amanda D. Rodewald, Department of Natural Resources &amp; the Environment, Cornell University; and J. Nicolas Hernandez-Aguilera, Yale School of the Environment, Yale University)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="726852EF" w14:textId="77777777" w:rsidR="00F566AC" w:rsidRPr="00A03CD0" w:rsidRDefault="00F566AC" w:rsidP="00F566AC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27428440" w14:textId="77777777" w:rsidR="00F566AC" w:rsidRDefault="00F566AC" w:rsidP="00F566AC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF079B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>“Carbon Footprint Comparison between Open Field and Greenhouse Production of Lettuce, Strawberry, and Tomato for a NYC market”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, (with Miguel I. Gomez, Charles Nicholson, and Neil Mattson; Department of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D753F6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Applied Economics and Management,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Department of Plant Science,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D753F6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cornell University</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DD8549B" w14:textId="77777777" w:rsidR="00F566AC" w:rsidRDefault="00F566AC" w:rsidP="00F566AC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F32917B" w14:textId="77777777" w:rsidR="00F566AC" w:rsidRDefault="00F566AC" w:rsidP="00F566AC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF079B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>“Carbon Footprint and Cost Estimation of a Scaled-up RO-FO Food Concentration Plant”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, (with Miguel I. Gomez, Olga </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC3948">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Padilla-Zakour</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC3948">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Carmen Moraru; Department of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D753F6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Applied Economics and Management,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Department of Food Science,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D753F6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cornell University</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4203E6FD" w14:textId="77777777" w:rsidR="00F566AC" w:rsidRDefault="00F566AC" w:rsidP="00F566AC">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AC14071" w14:textId="77777777" w:rsidR="00F566AC" w:rsidRDefault="00F566AC" w:rsidP="00F566AC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF079B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>“Experiences of Promoting Organizations of Farmer Producer Groups in India and Latin America”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, (with Mathew Abraham, Prabhu Pingali, Department of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D753F6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Global Development, Cornell University)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52D2024C" w14:textId="77777777" w:rsidR="00F566AC" w:rsidRDefault="00F566AC" w:rsidP="00F566AC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DAEEFE1" w14:textId="77777777" w:rsidR="00F566AC" w:rsidRDefault="00F566AC" w:rsidP="00F566AC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="420"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF079B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>“Price Index Options for the Mexican Avocado Value Chain”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B357583" w14:textId="77777777" w:rsidR="00F566AC" w:rsidRDefault="00F566AC" w:rsidP="00F566AC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="420"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CE9F635" w14:textId="77777777" w:rsidR="00F566AC" w:rsidRDefault="00F566AC" w:rsidP="00F566AC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="420"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Analysis of Corn Future Prices between Indian and US Institutional Markets” </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6697445D" w14:textId="77777777" w:rsidR="00F566AC" w:rsidRDefault="00F566AC" w:rsidP="00F566AC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="420"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5426A064" w14:textId="77777777" w:rsidR="00F566AC" w:rsidRDefault="00F566AC" w:rsidP="00F566AC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF079B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Substance </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF079B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF079B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cademic </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF079B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ntentions, and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF079B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ental </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF079B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ealth among </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF079B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">igh </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF079B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">chool </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF079B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tudents in a Latino </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF079B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ommunity”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, (with Alex Rojas, Yale University)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68E3F8CA" w14:textId="77777777" w:rsidR="00F566AC" w:rsidRDefault="00F566AC" w:rsidP="00F566AC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CCC3CC5" w14:textId="77777777" w:rsidR="00F566AC" w:rsidRDefault="00F566AC" w:rsidP="00F566AC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF079B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>“Factors Affecting Crop Acreage Response in the U.S.”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, (with William G. Tomek,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE59E0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Department of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D753F6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Applied Economics and Management, Cornell University</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12440DD0" w14:textId="77777777" w:rsidR="00F566AC" w:rsidRDefault="00F566AC" w:rsidP="00F566AC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57D29989" w14:textId="77777777" w:rsidR="00F566AC" w:rsidRDefault="00F566AC" w:rsidP="00F566AC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF079B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>“Perception and Action in a Conflict Zone: A Study of Rural Economy and Rural Life amidst Narcos in Eastern San Luis Potosi, Mexico”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(with Calum Turvey, Department of Applied Economics and Management, Cornell University).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="455906B8" w14:textId="77777777" w:rsidR="00F566AC" w:rsidRPr="00112CD4" w:rsidRDefault="00F566AC" w:rsidP="00F566AC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0363948B" w14:textId="77777777" w:rsidR="00F566AC" w:rsidRDefault="00F566AC" w:rsidP="00F566AC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF079B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>“Survey of Small Holders Mexican Farmers in the Huasteca Region”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (with Calum Turvey, Department of Applied Economics and Management, Cornell University).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E4647DA" w14:textId="77777777" w:rsidR="00F566AC" w:rsidRDefault="00F566AC" w:rsidP="005F098A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="093F483F" w14:textId="77777777" w:rsidR="005F098A" w:rsidRDefault="005A0F99" w:rsidP="005F098A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">STUDENT </w:t>
+      </w:r>
+      <w:r w:rsidR="00C063B8">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>SUPERVISION</w:t>
+      </w:r>
+      <w:r w:rsidR="005F098A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Degree, Institution)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BC34864" w14:textId="77777777" w:rsidR="00884363" w:rsidRDefault="00884363" w:rsidP="00884363">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DBD044F" w14:textId="77777777" w:rsidR="00487131" w:rsidRDefault="00487131" w:rsidP="002A355D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Jeff Alfradin (M.S., 2025, Cornell University)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="075B3EB1" w14:textId="77777777" w:rsidR="002A355D" w:rsidRPr="002A355D" w:rsidRDefault="002A355D" w:rsidP="002A355D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A355D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Luca Rigotti (M.S., 2023, Cor</w:t>
+      </w:r>
+      <w:r w:rsidR="003314BF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A355D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ell University</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A355D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5280C6AB" w14:textId="77777777" w:rsidR="002A355D" w:rsidRDefault="005A0F99" w:rsidP="008E2632">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1412" w:hanging="706"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Alex Rojas (Bogota High School, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="009C0355">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, Bogota, NJ</w:t>
+      </w:r>
+      <w:r w:rsidR="000F1FDC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>; Yale Economics undergraduate</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB621B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2027</w:t>
+      </w:r>
+      <w:r w:rsidR="008E2632">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, with </w:t>
+      </w:r>
+      <w:r w:rsidR="0096679E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">full </w:t>
+      </w:r>
+      <w:r w:rsidR="008E2632">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>scholarship</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31527B11" w14:textId="77777777" w:rsidR="005F098A" w:rsidRDefault="005F098A" w:rsidP="005A0F99">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Jialiang Sun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D92A07">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (M.S.</w:t>
+      </w:r>
+      <w:r w:rsidR="005A0F99">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, 2022</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D92A07">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, Cornel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>l University)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44481910" w14:textId="77777777" w:rsidR="001856DA" w:rsidRDefault="00C063B8" w:rsidP="005F098A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C063B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Samuel Porter (M.S.</w:t>
+      </w:r>
+      <w:r w:rsidR="005A0F99">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, 2021</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C063B8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, Cornel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>l University)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CF64525" w14:textId="77777777" w:rsidR="00E16A85" w:rsidRDefault="00E16A85" w:rsidP="005F098A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EC7571D" w14:textId="77777777" w:rsidR="00E16A85" w:rsidRDefault="00E16A85" w:rsidP="005F098A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E16A85">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>SERVICE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3065AFA1" w14:textId="77777777" w:rsidR="005A0F99" w:rsidRPr="00E16A85" w:rsidRDefault="005A0F99" w:rsidP="005F098A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E16A85">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="480F80E4" w14:textId="77777777" w:rsidR="00E16A85" w:rsidRPr="003D1824" w:rsidRDefault="00E16A85" w:rsidP="00E16A85">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D1824">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Faculty Advisor, Cornell Women's Venture Capital and Private Equity Club (CWVC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D076A9" w14:textId="77777777" w:rsidR="00E16A85" w:rsidRPr="009974A9" w:rsidRDefault="00E16A85" w:rsidP="005F098A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7964DDF9" w14:textId="77777777" w:rsidR="000910F8" w:rsidRPr="00112CD4" w:rsidRDefault="000910F8" w:rsidP="000910F8">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>REVIEWER</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DA49C95" w14:textId="77777777" w:rsidR="000910F8" w:rsidRPr="00112CD4" w:rsidRDefault="000910F8" w:rsidP="000910F8">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F17D52D" w14:textId="77777777" w:rsidR="00CB0D2A" w:rsidRDefault="000910F8" w:rsidP="00FD307C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Agricultural Finance Review</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD307C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Agricultural and Resource Economics Review</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD307C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>American Journal of Agricultural Economics</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD307C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00881DB0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Applied Economics</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD307C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>African Journal of Agricultural Research</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD307C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C82D74">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>California Journal of Health Promotion</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD307C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="009E1AAF" w:rsidRPr="00DF3035">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Canadian Journal of Agricultural Economics</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD307C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191192">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>China Agricultural Economic Review</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD307C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="004000AA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cleaner and Circular Bioeconomy, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD307C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Economic Analysis and Policy, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>EconoQuantum</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD307C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000844F9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">International Journal of Consumer Studies, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC39D3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D2018">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Agribusiness in Developing and Emerging Economies</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD307C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E435FD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Journal of the American Veterinary Medical Association</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD307C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Journal of Dairy Science</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD307C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00576EBA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00576EBA" w:rsidRPr="00576EBA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Journal of Food Distribution Research,</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD307C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B58B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Plo</w:t>
+      </w:r>
+      <w:r w:rsidR="00F121F9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>S O</w:t>
+      </w:r>
+      <w:r w:rsidR="004B58B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ne</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD307C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Preventive Veterinary Medicine</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD307C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0D2A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Scientific Reports</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7059D90A" w14:textId="77777777" w:rsidR="004C65DB" w:rsidRDefault="004C65DB" w:rsidP="004C65DB">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41E84F97" w14:textId="77777777" w:rsidR="004C65DB" w:rsidRDefault="004C65DB" w:rsidP="004C65DB">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>PROFESSIONAL AFFILIATIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0842308C" w14:textId="77777777" w:rsidR="004C65DB" w:rsidRPr="00112CD4" w:rsidRDefault="004C65DB" w:rsidP="004C65DB">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E4D126B" w14:textId="77777777" w:rsidR="004C65DB" w:rsidRPr="007770D9" w:rsidRDefault="004C65DB" w:rsidP="004C65DB">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007770D9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Agricultural Economics Society</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC88F7B" w14:textId="77777777" w:rsidR="004C65DB" w:rsidRPr="00112CD4" w:rsidRDefault="004C65DB" w:rsidP="004C65DB">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>American Economic Association</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="323517DC" w14:textId="77777777" w:rsidR="004C65DB" w:rsidRPr="00112CD4" w:rsidRDefault="004C65DB" w:rsidP="004C65DB">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Agricultural and Applied Economics Association</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E112E9" w14:textId="77777777" w:rsidR="00BB435A" w:rsidRDefault="00BB435A" w:rsidP="004C65DB">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A9F5322" w14:textId="77777777" w:rsidR="004C65DB" w:rsidRPr="004C65DB" w:rsidRDefault="004C65DB" w:rsidP="004C65DB">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C65DB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>SOFTWARE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D44F4B4" w14:textId="77777777" w:rsidR="004C65DB" w:rsidRPr="004C65DB" w:rsidRDefault="004C65DB" w:rsidP="004C65DB">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="796C5D73" w14:textId="77777777" w:rsidR="004C65DB" w:rsidRPr="004A781C" w:rsidRDefault="004C65DB" w:rsidP="004C65DB">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A781C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Stata, Matlab, R, Pyt</w:t>
+      </w:r>
+      <w:r w:rsidR="00F57E3A" w:rsidRPr="004A781C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A781C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>on, SQL, Net Logo, SimaPro</w:t>
+      </w:r>
+      <w:r w:rsidR="005567AF" w:rsidRPr="004A781C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, QGIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D4A1098" w14:textId="77777777" w:rsidR="00CD6485" w:rsidRPr="004A781C" w:rsidRDefault="00CD6485" w:rsidP="004C65DB">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D6B6EF6" w14:textId="77777777" w:rsidR="004C65DB" w:rsidRPr="00112CD4" w:rsidRDefault="004C65DB" w:rsidP="004C65DB">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A781C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>LANGUAGES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D8CA1BF" w14:textId="77777777" w:rsidR="004C65DB" w:rsidRPr="00112CD4" w:rsidRDefault="004C65DB" w:rsidP="004C65DB">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6725CFB6" w14:textId="77777777" w:rsidR="004C65DB" w:rsidRDefault="004C65DB" w:rsidP="004C65DB">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Spanish (native), English (fluent), Japanese (good)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="309E6338" w14:textId="77777777" w:rsidR="004C65DB" w:rsidRDefault="004C65DB" w:rsidP="004C65DB">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4751169D" w14:textId="77777777" w:rsidR="008772DD" w:rsidRPr="00194D1B" w:rsidRDefault="00CC0E7B" w:rsidP="0010578F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00194D1B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>CONFERENCES AND SEMINARS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CDD5284" w14:textId="77777777" w:rsidR="0014299C" w:rsidRPr="0014299C" w:rsidRDefault="0014299C" w:rsidP="0014299C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="417"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008133A5">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>AAEA Annual Meeting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008133A5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>New Orleans, LA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>July 28-30, 2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1 presentation)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21B33E63" w14:textId="77777777" w:rsidR="00EF33F2" w:rsidRDefault="00EF33F2" w:rsidP="00CD6485">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="417"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF33F2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ICAS IX, Ninth International Conference on Agricultural Statistics</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, Washington, DC, May 17-19, 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="746D2AC9" w14:textId="77777777" w:rsidR="00721379" w:rsidRDefault="00721379" w:rsidP="00CD6485">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="417"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00721379">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The New York Produce Show and Conference</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, New York City, NY, December 1, 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B0F6485" w14:textId="77777777" w:rsidR="003D06C3" w:rsidRDefault="006B29B3" w:rsidP="00CD6485">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="417"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008133A5">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>AAEA Annual Meeting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008133A5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Chicago</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>IL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>July 31-August 2, 2017</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00315D39">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2 presentations)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="389013C4" w14:textId="77777777" w:rsidR="0090330A" w:rsidRPr="00112CD4" w:rsidRDefault="00604C60" w:rsidP="00CD6485">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="417"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00724B5B">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Third Face-to-Face Meeting of the US-UK Collaboration Project: Mycobacterial </w:t>
+      </w:r>
+      <w:r w:rsidR="00724B5B">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Transmission Dynamics in Agricult</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724B5B">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ural Systems: Integrating </w:t>
+      </w:r>
+      <w:r w:rsidR="00724B5B" w:rsidRPr="00724B5B">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Phylogenetic</w:t>
+      </w:r>
+      <w:r w:rsidR="00724B5B">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724B5B">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, Epidemiology, Ecology, and Economics</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1C3B" w:rsidRPr="00724B5B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724B5B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Glasgow-SCENE, Loch Lomond, Scotland</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1C3B" w:rsidRPr="00724B5B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724B5B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>June</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1C3B" w:rsidRPr="00724B5B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724B5B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>4-7</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1C3B" w:rsidRPr="00724B5B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, 2017.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A530AB1" w14:textId="77777777" w:rsidR="00DC49B0" w:rsidRDefault="00DC49B0" w:rsidP="00CD6485">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="417"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agricultural Economics Society of Japan (AESJ) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Annual Meeting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Akita, Japan,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>March 29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, 2016.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ECDDC87" w14:textId="77777777" w:rsidR="00510903" w:rsidRPr="00112CD4" w:rsidRDefault="0090330A" w:rsidP="00CD6485">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="417"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>AAEA Invited Paper Sessions, ASSA Annual Meeting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, San Francisco, CA, Jan. 3-5, 2016.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A91F1AC" w14:textId="77777777" w:rsidR="00510903" w:rsidRPr="00112CD4" w:rsidRDefault="00CF5178" w:rsidP="00CD6485">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2nd International Conference on Global Food Security </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>11-14 October 2015, Cornell University, Ithaca, New York, USA</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6485">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF12A07" w14:textId="77777777" w:rsidR="00492DC2" w:rsidRDefault="00AC72A8" w:rsidP="00CD6485">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="420"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Agricultural &amp; Applied Economics Association 2015 AAEA and WAEA Joint Annual Meeting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, San Francisco, CA, July 26-28, 2015.</w:t>
+      </w:r>
+      <w:r w:rsidR="00315D39">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (3 presentations).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DE62084" w14:textId="77777777" w:rsidR="000932FF" w:rsidRPr="00112CD4" w:rsidRDefault="000932FF" w:rsidP="00CD6485">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>IARFIC Fourth International Agricultural Risk, Finance, and Insurance Conference,</w:t>
+      </w:r>
+      <w:r w:rsidR="001A1442">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Washington, D.C., June 7-9, 2015.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="707A36DA" w14:textId="77777777" w:rsidR="00492DC2" w:rsidRDefault="00672DF4" w:rsidP="00CD6485">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="420"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>NCCC-134 Applied Commodity Price Analysis, Forecasting and Market Risk Management</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, St. Louis, MO, Apr. 20-21, 2015.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B972D4D" w14:textId="77777777" w:rsidR="0015054E" w:rsidRPr="00112CD4" w:rsidRDefault="00D03809" w:rsidP="00CD6485">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="420"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Society for Risk Analysis Annual Meeting 2014, Denver, CO, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Dec. 7-10</w:t>
+      </w:r>
+      <w:r w:rsidR="0015054E" w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2014. </w:t>
+      </w:r>
+      <w:r w:rsidR="00492DC2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(2 presentations).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11B1B03A" w14:textId="77777777" w:rsidR="000061C4" w:rsidRPr="00112CD4" w:rsidRDefault="00BF3C5A" w:rsidP="00CD6485">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Nanjing Agricultural University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nanjing, China. Oct</w:t>
+      </w:r>
+      <w:r w:rsidR="00D11994" w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18, 2014.</w:t>
+      </w:r>
+      <w:r w:rsidR="00744C79" w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Awarded the best section paper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68C25EF5" w14:textId="77777777" w:rsidR="0015054E" w:rsidRPr="00112CD4" w:rsidRDefault="0015054E" w:rsidP="00CD6485">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Department of Applied Economics and Management, Cornell University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D11994" w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Oct.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6</w:t>
+      </w:r>
+      <w:r w:rsidR="00D11994" w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, 2014</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03C1DE8F" w14:textId="77777777" w:rsidR="00492DC2" w:rsidRDefault="000061C4" w:rsidP="00CD6485">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="420"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Agricultural &amp; Applied Economics Association 2014 Annual Meeting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D11994" w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Minneapolis, MN, Jul</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2E70">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 27-29, 2014. </w:t>
+      </w:r>
+      <w:r w:rsidR="00492DC2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(2 presentations).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F83C999" w14:textId="77777777" w:rsidR="008B6E24" w:rsidRPr="00112CD4" w:rsidRDefault="009513E6" w:rsidP="00CD6485">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Department of Applied Economics and Management, Cornell University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, De</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2E70">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>c.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4, 2013. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DD9CE85" w14:textId="77777777" w:rsidR="008B6E24" w:rsidRPr="00112CD4" w:rsidRDefault="009513E6" w:rsidP="00CD6485">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Department of Psychology, University of Connect</w:t>
+      </w:r>
+      <w:r w:rsidR="0077517A" w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>icut</w:t>
+      </w:r>
+      <w:r w:rsidR="0077517A" w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, Nov</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2E70">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0077517A" w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, 2013.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67D49948" w14:textId="77777777" w:rsidR="001965EF" w:rsidRPr="00112CD4" w:rsidRDefault="008772DD" w:rsidP="00CD6485">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Agricultural &amp; Applied Economics Association 2013 AAEA, CAES, Joint Annual Meeting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, Washington, D.C., Aug</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2E70">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-6, 2013</w:t>
+      </w:r>
+      <w:r w:rsidR="006F6138" w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62095E9C" w14:textId="77777777" w:rsidR="001965EF" w:rsidRPr="00112CD4" w:rsidRDefault="001965EF" w:rsidP="00CD6485">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Department of Applied Economics and Management</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD1C53" w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, Cornell University</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD1C53" w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C85E31" w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>May 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, 2013</w:t>
+      </w:r>
+      <w:r w:rsidR="006F6138" w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C7F5F64" w14:textId="77777777" w:rsidR="00437397" w:rsidRPr="00112CD4" w:rsidRDefault="001965EF" w:rsidP="00CD6485">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Department of Applied Economics and Management</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD1C53" w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, Cornell University</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD1C53" w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E27958" w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Apr</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2E70">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E27958" w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, 2013</w:t>
+      </w:r>
+      <w:r w:rsidR="006F6138" w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D7B3533" w14:textId="77777777" w:rsidR="00437397" w:rsidRPr="00112CD4" w:rsidRDefault="00437397" w:rsidP="00CD6485">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Department of I</w:t>
+      </w:r>
+      <w:r w:rsidR="004271C1" w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ndustrial and Labor Relations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2017" w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cornell University</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2017" w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> M</w:t>
+      </w:r>
+      <w:r w:rsidR="00C71323" w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ay</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C85E31" w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, 201</w:t>
+      </w:r>
+      <w:r w:rsidR="00C71323" w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="006F6138" w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AB4D65E" w14:textId="77777777" w:rsidR="008772DD" w:rsidRPr="00112CD4" w:rsidRDefault="008772DD" w:rsidP="00CD6485">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Agricultural &amp; Applied Economics Association 2010 AAEA, CAES, &amp; WAEA Joint Annual Meeting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, Denver, Colorado, Jul</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2E70">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 25-27, 2010</w:t>
+      </w:r>
+      <w:r w:rsidR="006F6138" w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6690C31D" w14:textId="77777777" w:rsidR="008772DD" w:rsidRPr="00112CD4" w:rsidRDefault="008772DD" w:rsidP="00CD6485">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>NCCC-134 Conference on Applied Commodity Price Analysis, Forecasting, and Market Risk Management</w:t>
+      </w:r>
+      <w:r w:rsidR="0051347D" w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. St. Louis, MO,</w:t>
+      </w:r>
+      <w:r w:rsidR="00122C9E" w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Apr</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2E70">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00122C9E" w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21-22,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0051347D" w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2008.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A9A301C" w14:textId="77777777" w:rsidR="008772DD" w:rsidRPr="00112CD4" w:rsidRDefault="008772DD" w:rsidP="00CD6485">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Annual Meeting of the Northeastern Agricultural and Resource Economics Association</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0051347D" w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Rehoboth Beach, DE, Jun</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2E70">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0051347D" w:rsidRPr="00112CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10-13, 2007.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="683496AF" w14:textId="77777777" w:rsidR="001147F0" w:rsidRDefault="008772DD" w:rsidP="00146298">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288" w:firstLine="420"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00492DC2">
+        <w:rPr>
+          <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-      </w:pPr>
-[...26 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:t>Congreso Internacional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00492DC2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00492DC2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>de Emprendedores y Exportadores</w:t>
+      </w:r>
+      <w:r w:rsidR="0051347D" w:rsidRPr="00492DC2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="001763DA">
-[...22 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="000224D9" w:rsidRPr="00492DC2">
+        <w:rPr>
+          <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>Keynote Speaker</w:t>
-[...4 lines deleted...]
-          <w:iCs/>
+        <w:t xml:space="preserve">Instituto </w:t>
+      </w:r>
+      <w:r w:rsidR="001113AF" w:rsidRPr="00492DC2">
+        <w:rPr>
+          <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
+        <w:t>Tecnológico</w:t>
+      </w:r>
+      <w:r w:rsidR="000224D9" w:rsidRPr="00492DC2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y de Estudios Superiores de Monterrey</w:t>
+      </w:r>
+      <w:r w:rsidR="0051347D" w:rsidRPr="00492DC2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Tampico, Tam., México, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B5678F" w:rsidRPr="00492DC2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Jul</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2E70">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="0051347D" w:rsidRPr="00492DC2">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-      </w:pPr>
-[...4746 lines deleted...]
-        </w:rPr>
         <w:t>, 2000.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="042AF1E8" w14:textId="77777777" w:rsidR="00CD6485" w:rsidRDefault="00CD6485" w:rsidP="00CD6485">
-[...852 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+    <w:sectPr w:rsidR="001147F0" w:rsidSect="00913F12">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1078" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A56CD8D" w14:textId="77777777" w:rsidR="006218BF" w:rsidRDefault="006218BF" w:rsidP="00DD4190">
+    <w:p w14:paraId="764367B3" w14:textId="77777777" w:rsidR="007B23CC" w:rsidRDefault="007B23CC" w:rsidP="00DD4190">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A2EC436" w14:textId="77777777" w:rsidR="006218BF" w:rsidRDefault="006218BF" w:rsidP="00DD4190">
+    <w:p w14:paraId="5601CFC5" w14:textId="77777777" w:rsidR="007B23CC" w:rsidRDefault="007B23CC" w:rsidP="00DD4190">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -13581,165 +12102,165 @@
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="76F84EF0" w14:textId="77777777" w:rsidR="00F24637" w:rsidRDefault="00F24637">
+  <w:p w14:paraId="58619B4F" w14:textId="77777777" w:rsidR="00F24637" w:rsidRDefault="00F24637">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2CCA4AB3" w14:textId="77777777" w:rsidR="009576DE" w:rsidRDefault="009576DE">
+  <w:p w14:paraId="366501A4" w14:textId="77777777" w:rsidR="009576DE" w:rsidRDefault="009576DE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="67A06F52" w14:textId="77777777" w:rsidR="00DD4190" w:rsidRDefault="009576DE">
+  <w:p w14:paraId="5BFCCB3D" w14:textId="77777777" w:rsidR="00DD4190" w:rsidRDefault="009576DE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">LJV </w:t>
     </w:r>
-    <w:r w:rsidR="00F24637">
-      <w:t>Jan</w:t>
+    <w:r w:rsidR="00366423">
+      <w:t>April</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="002E3B6C">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00F24637">
-      <w:t>10</w:t>
+    <w:r w:rsidR="00366423">
+      <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:t>, 202</w:t>
     </w:r>
-    <w:r w:rsidR="00F24637">
-      <w:t>5</w:t>
+    <w:r w:rsidR="00366423">
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="08221599" w14:textId="77777777" w:rsidR="00F24637" w:rsidRDefault="00F24637">
+  <w:p w14:paraId="42EFDE1D" w14:textId="77777777" w:rsidR="00F24637" w:rsidRDefault="00F24637">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11E39D73" w14:textId="77777777" w:rsidR="006218BF" w:rsidRDefault="006218BF" w:rsidP="00DD4190">
+    <w:p w14:paraId="748776B4" w14:textId="77777777" w:rsidR="007B23CC" w:rsidRDefault="007B23CC" w:rsidP="00DD4190">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23A49E08" w14:textId="77777777" w:rsidR="006218BF" w:rsidRDefault="006218BF" w:rsidP="00DD4190">
+    <w:p w14:paraId="6F38D512" w14:textId="77777777" w:rsidR="007B23CC" w:rsidRDefault="007B23CC" w:rsidP="00DD4190">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2A9DA0CD" w14:textId="77777777" w:rsidR="00F24637" w:rsidRDefault="00F24637">
+  <w:p w14:paraId="2AFF47A0" w14:textId="77777777" w:rsidR="00F24637" w:rsidRDefault="00F24637">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="26EB93B1" w14:textId="77777777" w:rsidR="00F24637" w:rsidRDefault="00F24637">
+  <w:p w14:paraId="1E06C636" w14:textId="77777777" w:rsidR="00F24637" w:rsidRDefault="00F24637">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="50347B35" w14:textId="77777777" w:rsidR="00F24637" w:rsidRDefault="00F24637">
+  <w:p w14:paraId="0A9C06B0" w14:textId="77777777" w:rsidR="00F24637" w:rsidRDefault="00F24637">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="028E39D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B91C1C82"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3555" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -16639,1181 +15160,1277 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6468" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7188" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="272590475">
+  <w:num w:numId="1" w16cid:durableId="1669940362">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="957564171">
+  <w:num w:numId="2" w16cid:durableId="917445263">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1959793295">
+  <w:num w:numId="3" w16cid:durableId="102846125">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="452211911">
+  <w:num w:numId="4" w16cid:durableId="228198928">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1974557374">
+  <w:num w:numId="5" w16cid:durableId="1132098441">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1780103203">
+  <w:num w:numId="6" w16cid:durableId="323557926">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1700204826">
+  <w:num w:numId="7" w16cid:durableId="1387528785">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1002781615">
+  <w:num w:numId="8" w16cid:durableId="415396786">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1998995483">
+  <w:num w:numId="9" w16cid:durableId="1357000978">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="513807352">
+  <w:num w:numId="10" w16cid:durableId="1046181443">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="861747453">
+  <w:num w:numId="11" w16cid:durableId="712193940">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="31197678">
+  <w:num w:numId="12" w16cid:durableId="1541742946">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="300765822">
+  <w:num w:numId="13" w16cid:durableId="1837070164">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1656763288">
+  <w:num w:numId="14" w16cid:durableId="564875595">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="249196897">
+  <w:num w:numId="15" w16cid:durableId="1679041069">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="2024550121">
+  <w:num w:numId="16" w16cid:durableId="1545408070">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1724400940">
+  <w:num w:numId="17" w16cid:durableId="1319118699">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1810004490">
+  <w:num w:numId="18" w16cid:durableId="1846626762">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="776367187">
+  <w:num w:numId="19" w16cid:durableId="276524479">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1891500792">
+  <w:num w:numId="20" w16cid:durableId="374738357">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="419788665">
+  <w:num w:numId="21" w16cid:durableId="235480320">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="1009872560">
+  <w:num w:numId="22" w16cid:durableId="671228393">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="447899559">
+  <w:num w:numId="23" w16cid:durableId="388768228">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="1319965990">
+  <w:num w:numId="24" w16cid:durableId="1718554525">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="224032224">
+  <w:num w:numId="25" w16cid:durableId="455682285">
     <w:abstractNumId w:val="22"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useNormalStyleForList/>
-[...15 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E17CF6"/>
     <w:rsid w:val="000061C4"/>
     <w:rsid w:val="00007D19"/>
     <w:rsid w:val="000122C5"/>
     <w:rsid w:val="00013953"/>
     <w:rsid w:val="00013B50"/>
     <w:rsid w:val="00013D74"/>
     <w:rsid w:val="00014450"/>
     <w:rsid w:val="00017CC7"/>
     <w:rsid w:val="000208AE"/>
     <w:rsid w:val="000224D9"/>
     <w:rsid w:val="0002450B"/>
     <w:rsid w:val="0003005F"/>
     <w:rsid w:val="000321AE"/>
     <w:rsid w:val="00036611"/>
     <w:rsid w:val="00042075"/>
+    <w:rsid w:val="00042E55"/>
     <w:rsid w:val="00045F38"/>
+    <w:rsid w:val="0004624D"/>
     <w:rsid w:val="000466D2"/>
+    <w:rsid w:val="0004686D"/>
     <w:rsid w:val="00050072"/>
+    <w:rsid w:val="000523D7"/>
     <w:rsid w:val="0005248C"/>
     <w:rsid w:val="00052DB7"/>
     <w:rsid w:val="00053ED2"/>
     <w:rsid w:val="00054A4F"/>
     <w:rsid w:val="00054FE9"/>
     <w:rsid w:val="00056D13"/>
     <w:rsid w:val="00056E0D"/>
     <w:rsid w:val="0005703A"/>
     <w:rsid w:val="00062032"/>
     <w:rsid w:val="00064E6E"/>
+    <w:rsid w:val="0006525B"/>
+    <w:rsid w:val="00065D75"/>
     <w:rsid w:val="000668BF"/>
     <w:rsid w:val="000670FE"/>
     <w:rsid w:val="000672A4"/>
     <w:rsid w:val="000708DA"/>
     <w:rsid w:val="00072C64"/>
     <w:rsid w:val="00075AC6"/>
     <w:rsid w:val="000760C0"/>
     <w:rsid w:val="0008080C"/>
     <w:rsid w:val="0008383D"/>
+    <w:rsid w:val="000844F9"/>
     <w:rsid w:val="00085198"/>
     <w:rsid w:val="00087E5C"/>
     <w:rsid w:val="00090603"/>
     <w:rsid w:val="00090718"/>
     <w:rsid w:val="000910F8"/>
     <w:rsid w:val="0009162C"/>
     <w:rsid w:val="000932FF"/>
     <w:rsid w:val="000940FD"/>
     <w:rsid w:val="00094B61"/>
     <w:rsid w:val="000952EB"/>
     <w:rsid w:val="00095ACB"/>
     <w:rsid w:val="000963A2"/>
     <w:rsid w:val="000A06A4"/>
     <w:rsid w:val="000A3076"/>
     <w:rsid w:val="000A7281"/>
+    <w:rsid w:val="000B194D"/>
     <w:rsid w:val="000B37D9"/>
     <w:rsid w:val="000B5A03"/>
     <w:rsid w:val="000B60C4"/>
     <w:rsid w:val="000C0877"/>
     <w:rsid w:val="000C2591"/>
     <w:rsid w:val="000C435F"/>
     <w:rsid w:val="000C4F19"/>
+    <w:rsid w:val="000C6651"/>
     <w:rsid w:val="000C7E81"/>
     <w:rsid w:val="000D04E8"/>
     <w:rsid w:val="000D29C9"/>
     <w:rsid w:val="000D5C0F"/>
     <w:rsid w:val="000D667C"/>
     <w:rsid w:val="000D6A62"/>
     <w:rsid w:val="000D6C34"/>
     <w:rsid w:val="000D7EEA"/>
     <w:rsid w:val="000E03E9"/>
     <w:rsid w:val="000E0F93"/>
     <w:rsid w:val="000E4403"/>
     <w:rsid w:val="000E6B15"/>
     <w:rsid w:val="000E78F3"/>
     <w:rsid w:val="000E7EE1"/>
     <w:rsid w:val="000F042D"/>
     <w:rsid w:val="000F1FDC"/>
+    <w:rsid w:val="000F35FA"/>
     <w:rsid w:val="000F38D3"/>
     <w:rsid w:val="000F4EE0"/>
     <w:rsid w:val="000F5230"/>
     <w:rsid w:val="000F5B3B"/>
     <w:rsid w:val="000F7B7A"/>
     <w:rsid w:val="00104395"/>
     <w:rsid w:val="001051C2"/>
     <w:rsid w:val="0010578F"/>
     <w:rsid w:val="001072E8"/>
     <w:rsid w:val="001102F8"/>
     <w:rsid w:val="001113AF"/>
     <w:rsid w:val="00111FD2"/>
     <w:rsid w:val="0011202C"/>
     <w:rsid w:val="00112272"/>
     <w:rsid w:val="00112CD4"/>
+    <w:rsid w:val="001145F2"/>
+    <w:rsid w:val="001147F0"/>
     <w:rsid w:val="00116704"/>
     <w:rsid w:val="00120C34"/>
     <w:rsid w:val="00121602"/>
     <w:rsid w:val="0012237D"/>
     <w:rsid w:val="00122C9E"/>
     <w:rsid w:val="00125022"/>
     <w:rsid w:val="00133656"/>
+    <w:rsid w:val="00133A22"/>
     <w:rsid w:val="00133B53"/>
     <w:rsid w:val="00135319"/>
     <w:rsid w:val="00141398"/>
     <w:rsid w:val="0014299C"/>
     <w:rsid w:val="00142C5D"/>
     <w:rsid w:val="00144F5B"/>
     <w:rsid w:val="00145640"/>
+    <w:rsid w:val="00146298"/>
     <w:rsid w:val="0014646E"/>
     <w:rsid w:val="0015054E"/>
     <w:rsid w:val="00154FE4"/>
     <w:rsid w:val="001559BE"/>
     <w:rsid w:val="00157737"/>
     <w:rsid w:val="0016050E"/>
+    <w:rsid w:val="00160AE2"/>
     <w:rsid w:val="00160DB6"/>
+    <w:rsid w:val="00161CCD"/>
     <w:rsid w:val="00164285"/>
     <w:rsid w:val="00164BE9"/>
     <w:rsid w:val="00165110"/>
+    <w:rsid w:val="00166711"/>
+    <w:rsid w:val="00170025"/>
     <w:rsid w:val="00170420"/>
     <w:rsid w:val="0017378A"/>
     <w:rsid w:val="001758E4"/>
     <w:rsid w:val="0017595B"/>
     <w:rsid w:val="001763DA"/>
     <w:rsid w:val="00177F1A"/>
     <w:rsid w:val="00180FA6"/>
     <w:rsid w:val="001812AF"/>
     <w:rsid w:val="0018228E"/>
     <w:rsid w:val="00183BB4"/>
     <w:rsid w:val="00184597"/>
     <w:rsid w:val="001856DA"/>
     <w:rsid w:val="0018742F"/>
     <w:rsid w:val="0018778A"/>
     <w:rsid w:val="00191192"/>
     <w:rsid w:val="00194D1B"/>
     <w:rsid w:val="001959FA"/>
     <w:rsid w:val="00196064"/>
     <w:rsid w:val="001965EF"/>
     <w:rsid w:val="00196623"/>
     <w:rsid w:val="001971E5"/>
+    <w:rsid w:val="001A03BB"/>
     <w:rsid w:val="001A1442"/>
     <w:rsid w:val="001A431E"/>
+    <w:rsid w:val="001A6D77"/>
     <w:rsid w:val="001B097D"/>
     <w:rsid w:val="001B0E23"/>
     <w:rsid w:val="001B42B7"/>
+    <w:rsid w:val="001B595A"/>
     <w:rsid w:val="001B746A"/>
     <w:rsid w:val="001C09F3"/>
     <w:rsid w:val="001C188C"/>
+    <w:rsid w:val="001C37F3"/>
     <w:rsid w:val="001C56EF"/>
     <w:rsid w:val="001D072A"/>
     <w:rsid w:val="001D2317"/>
     <w:rsid w:val="001D3BDE"/>
     <w:rsid w:val="001D5BCC"/>
     <w:rsid w:val="001D5C92"/>
     <w:rsid w:val="001E32AF"/>
     <w:rsid w:val="001E353E"/>
     <w:rsid w:val="001E4B53"/>
     <w:rsid w:val="001E5852"/>
     <w:rsid w:val="001E6307"/>
+    <w:rsid w:val="001E66C1"/>
     <w:rsid w:val="001E7EB9"/>
+    <w:rsid w:val="001F06F3"/>
     <w:rsid w:val="001F26CF"/>
     <w:rsid w:val="0020411A"/>
     <w:rsid w:val="0021239F"/>
     <w:rsid w:val="002134D4"/>
     <w:rsid w:val="00214302"/>
     <w:rsid w:val="0022163E"/>
     <w:rsid w:val="002245C7"/>
     <w:rsid w:val="0022770D"/>
     <w:rsid w:val="002278D2"/>
     <w:rsid w:val="00227936"/>
     <w:rsid w:val="002344D2"/>
     <w:rsid w:val="00234691"/>
     <w:rsid w:val="00236BF4"/>
     <w:rsid w:val="002379A3"/>
     <w:rsid w:val="00240581"/>
     <w:rsid w:val="0024670B"/>
     <w:rsid w:val="00247EAC"/>
     <w:rsid w:val="00254BD0"/>
     <w:rsid w:val="002552DF"/>
     <w:rsid w:val="00260DED"/>
+    <w:rsid w:val="002619A4"/>
     <w:rsid w:val="00263CE9"/>
     <w:rsid w:val="0026508D"/>
     <w:rsid w:val="00266919"/>
     <w:rsid w:val="00271DF5"/>
     <w:rsid w:val="00273E1F"/>
     <w:rsid w:val="00275AC5"/>
     <w:rsid w:val="002772DE"/>
     <w:rsid w:val="002775B7"/>
     <w:rsid w:val="002802D8"/>
     <w:rsid w:val="0028403E"/>
     <w:rsid w:val="00285760"/>
     <w:rsid w:val="00285DE1"/>
     <w:rsid w:val="0028776E"/>
     <w:rsid w:val="00287F4D"/>
     <w:rsid w:val="00287F7E"/>
     <w:rsid w:val="0029031B"/>
     <w:rsid w:val="00290C42"/>
     <w:rsid w:val="00291372"/>
+    <w:rsid w:val="00293CA0"/>
     <w:rsid w:val="00295B11"/>
     <w:rsid w:val="00296870"/>
     <w:rsid w:val="002A01BB"/>
     <w:rsid w:val="002A0F9D"/>
     <w:rsid w:val="002A1FB3"/>
     <w:rsid w:val="002A20AE"/>
     <w:rsid w:val="002A355D"/>
     <w:rsid w:val="002A368C"/>
     <w:rsid w:val="002A3AB0"/>
     <w:rsid w:val="002A3ECF"/>
     <w:rsid w:val="002A5110"/>
     <w:rsid w:val="002A5189"/>
     <w:rsid w:val="002A7634"/>
     <w:rsid w:val="002B0D21"/>
     <w:rsid w:val="002B0E16"/>
     <w:rsid w:val="002B2674"/>
     <w:rsid w:val="002C1741"/>
     <w:rsid w:val="002C433F"/>
     <w:rsid w:val="002C6063"/>
     <w:rsid w:val="002D01BD"/>
     <w:rsid w:val="002D3007"/>
     <w:rsid w:val="002E3623"/>
     <w:rsid w:val="002E388D"/>
+    <w:rsid w:val="002E3B6C"/>
     <w:rsid w:val="002E7A7E"/>
     <w:rsid w:val="002F0310"/>
     <w:rsid w:val="002F0DB8"/>
     <w:rsid w:val="002F134C"/>
     <w:rsid w:val="002F1507"/>
     <w:rsid w:val="002F61CA"/>
     <w:rsid w:val="002F63FF"/>
     <w:rsid w:val="00301B65"/>
     <w:rsid w:val="00301D5E"/>
     <w:rsid w:val="00303332"/>
     <w:rsid w:val="00306318"/>
     <w:rsid w:val="00306A80"/>
     <w:rsid w:val="00306D18"/>
     <w:rsid w:val="00307545"/>
     <w:rsid w:val="00314695"/>
     <w:rsid w:val="00314CCE"/>
     <w:rsid w:val="00315D39"/>
     <w:rsid w:val="00316054"/>
     <w:rsid w:val="00317A01"/>
     <w:rsid w:val="003234CF"/>
     <w:rsid w:val="003314BF"/>
+    <w:rsid w:val="00336892"/>
     <w:rsid w:val="0034145B"/>
     <w:rsid w:val="00341CE4"/>
     <w:rsid w:val="0034392F"/>
+    <w:rsid w:val="00344D44"/>
     <w:rsid w:val="00345EBD"/>
     <w:rsid w:val="00347483"/>
     <w:rsid w:val="003509B2"/>
     <w:rsid w:val="0035276A"/>
     <w:rsid w:val="003562B0"/>
     <w:rsid w:val="00356DDD"/>
+    <w:rsid w:val="00363F7F"/>
     <w:rsid w:val="0036458D"/>
     <w:rsid w:val="003652D0"/>
     <w:rsid w:val="00365942"/>
     <w:rsid w:val="00365C37"/>
+    <w:rsid w:val="00366423"/>
     <w:rsid w:val="0036771C"/>
     <w:rsid w:val="00372D68"/>
     <w:rsid w:val="003734E2"/>
     <w:rsid w:val="003738FD"/>
     <w:rsid w:val="003757EE"/>
     <w:rsid w:val="00375BF2"/>
     <w:rsid w:val="003764FB"/>
     <w:rsid w:val="003771DD"/>
     <w:rsid w:val="00377C5B"/>
     <w:rsid w:val="00381E91"/>
     <w:rsid w:val="00384764"/>
     <w:rsid w:val="00385951"/>
     <w:rsid w:val="00392091"/>
     <w:rsid w:val="00393D55"/>
     <w:rsid w:val="00394366"/>
     <w:rsid w:val="00396D5D"/>
     <w:rsid w:val="003A089E"/>
     <w:rsid w:val="003A217C"/>
     <w:rsid w:val="003A2993"/>
     <w:rsid w:val="003A4C6F"/>
     <w:rsid w:val="003A51A4"/>
     <w:rsid w:val="003A685C"/>
     <w:rsid w:val="003A6DC4"/>
     <w:rsid w:val="003B03C0"/>
+    <w:rsid w:val="003B0B24"/>
     <w:rsid w:val="003B0D1A"/>
     <w:rsid w:val="003B1A2A"/>
     <w:rsid w:val="003B2F4C"/>
+    <w:rsid w:val="003B3202"/>
     <w:rsid w:val="003B41A9"/>
     <w:rsid w:val="003B4F92"/>
     <w:rsid w:val="003B79EF"/>
     <w:rsid w:val="003C1399"/>
     <w:rsid w:val="003C1A9E"/>
     <w:rsid w:val="003C20A6"/>
     <w:rsid w:val="003C25DF"/>
     <w:rsid w:val="003C5D6B"/>
     <w:rsid w:val="003D06C3"/>
+    <w:rsid w:val="003D1824"/>
     <w:rsid w:val="003D2B4D"/>
     <w:rsid w:val="003D2FAC"/>
     <w:rsid w:val="003D48CB"/>
     <w:rsid w:val="003D59FA"/>
     <w:rsid w:val="003D6001"/>
     <w:rsid w:val="003E0160"/>
     <w:rsid w:val="003E0897"/>
     <w:rsid w:val="003E0E66"/>
     <w:rsid w:val="003E4735"/>
     <w:rsid w:val="003F0ACB"/>
     <w:rsid w:val="003F26D6"/>
+    <w:rsid w:val="004000AA"/>
     <w:rsid w:val="00400218"/>
     <w:rsid w:val="00401456"/>
     <w:rsid w:val="00401F5D"/>
     <w:rsid w:val="00402DDA"/>
     <w:rsid w:val="0040345F"/>
     <w:rsid w:val="00405886"/>
+    <w:rsid w:val="004064AF"/>
     <w:rsid w:val="00410D40"/>
+    <w:rsid w:val="00411EBE"/>
     <w:rsid w:val="004124E6"/>
+    <w:rsid w:val="004128B5"/>
     <w:rsid w:val="0041464E"/>
     <w:rsid w:val="00416FCC"/>
     <w:rsid w:val="00417CA4"/>
     <w:rsid w:val="00420461"/>
     <w:rsid w:val="004207BB"/>
     <w:rsid w:val="0042086F"/>
     <w:rsid w:val="004238C2"/>
     <w:rsid w:val="00423A0E"/>
+    <w:rsid w:val="0042413F"/>
     <w:rsid w:val="004255B9"/>
     <w:rsid w:val="004259E0"/>
+    <w:rsid w:val="00425E9A"/>
     <w:rsid w:val="004271C1"/>
     <w:rsid w:val="004326A1"/>
     <w:rsid w:val="00432B83"/>
     <w:rsid w:val="00432F22"/>
     <w:rsid w:val="004354F7"/>
     <w:rsid w:val="00436EBB"/>
     <w:rsid w:val="00437397"/>
     <w:rsid w:val="0044162C"/>
     <w:rsid w:val="004462FA"/>
     <w:rsid w:val="00447150"/>
     <w:rsid w:val="0044795E"/>
     <w:rsid w:val="00450194"/>
     <w:rsid w:val="00450E1E"/>
     <w:rsid w:val="00451A3C"/>
     <w:rsid w:val="00451BD2"/>
+    <w:rsid w:val="00452225"/>
+    <w:rsid w:val="00452C49"/>
     <w:rsid w:val="004553BA"/>
+    <w:rsid w:val="00455B19"/>
     <w:rsid w:val="00455E01"/>
     <w:rsid w:val="00457531"/>
     <w:rsid w:val="004578C4"/>
     <w:rsid w:val="004603D0"/>
     <w:rsid w:val="00461678"/>
     <w:rsid w:val="004641D7"/>
     <w:rsid w:val="00464248"/>
     <w:rsid w:val="004676DA"/>
     <w:rsid w:val="00470467"/>
     <w:rsid w:val="004711B2"/>
     <w:rsid w:val="00471B29"/>
     <w:rsid w:val="0047354E"/>
+    <w:rsid w:val="00474FE4"/>
     <w:rsid w:val="00481AF8"/>
+    <w:rsid w:val="00483195"/>
     <w:rsid w:val="00484419"/>
     <w:rsid w:val="00484AEA"/>
     <w:rsid w:val="00487131"/>
     <w:rsid w:val="0049261A"/>
     <w:rsid w:val="00492DC2"/>
     <w:rsid w:val="00492EFE"/>
     <w:rsid w:val="0049574F"/>
     <w:rsid w:val="00497C09"/>
+    <w:rsid w:val="004A0B9D"/>
     <w:rsid w:val="004A10EE"/>
+    <w:rsid w:val="004A13F4"/>
     <w:rsid w:val="004A143A"/>
     <w:rsid w:val="004A2C89"/>
     <w:rsid w:val="004A4F2F"/>
     <w:rsid w:val="004A62DF"/>
     <w:rsid w:val="004A647B"/>
+    <w:rsid w:val="004A781C"/>
     <w:rsid w:val="004A7C45"/>
     <w:rsid w:val="004B0B10"/>
     <w:rsid w:val="004B4E0C"/>
     <w:rsid w:val="004B58B2"/>
+    <w:rsid w:val="004B65C9"/>
     <w:rsid w:val="004B6BA4"/>
     <w:rsid w:val="004B7BCE"/>
     <w:rsid w:val="004C07D1"/>
     <w:rsid w:val="004C65DB"/>
     <w:rsid w:val="004C69E6"/>
+    <w:rsid w:val="004C75F8"/>
     <w:rsid w:val="004D04B8"/>
     <w:rsid w:val="004D120B"/>
     <w:rsid w:val="004D36A2"/>
     <w:rsid w:val="004D3C03"/>
     <w:rsid w:val="004D5AE1"/>
     <w:rsid w:val="004E18EE"/>
     <w:rsid w:val="004E4DCF"/>
     <w:rsid w:val="004E56D0"/>
     <w:rsid w:val="004E5FDB"/>
     <w:rsid w:val="004E7BE0"/>
     <w:rsid w:val="004F0C95"/>
     <w:rsid w:val="004F0F2B"/>
     <w:rsid w:val="004F11E8"/>
     <w:rsid w:val="004F47ED"/>
     <w:rsid w:val="004F480D"/>
     <w:rsid w:val="004F496C"/>
     <w:rsid w:val="004F4997"/>
     <w:rsid w:val="004F5AEE"/>
     <w:rsid w:val="004F74ED"/>
     <w:rsid w:val="0050056E"/>
     <w:rsid w:val="00500A5B"/>
     <w:rsid w:val="00504755"/>
     <w:rsid w:val="00504DDB"/>
     <w:rsid w:val="00505406"/>
     <w:rsid w:val="00506E03"/>
     <w:rsid w:val="00507EAF"/>
     <w:rsid w:val="00510903"/>
+    <w:rsid w:val="00511099"/>
     <w:rsid w:val="00512362"/>
     <w:rsid w:val="0051347D"/>
     <w:rsid w:val="005177AB"/>
     <w:rsid w:val="00521038"/>
     <w:rsid w:val="0052166F"/>
     <w:rsid w:val="00523881"/>
     <w:rsid w:val="00524477"/>
     <w:rsid w:val="0052526D"/>
     <w:rsid w:val="005263DE"/>
     <w:rsid w:val="00527886"/>
     <w:rsid w:val="00530B0B"/>
     <w:rsid w:val="0053222C"/>
     <w:rsid w:val="00532B67"/>
     <w:rsid w:val="00532F3A"/>
     <w:rsid w:val="0053560D"/>
     <w:rsid w:val="00536D3E"/>
     <w:rsid w:val="00541B25"/>
     <w:rsid w:val="00543601"/>
     <w:rsid w:val="0054410E"/>
     <w:rsid w:val="005464C1"/>
     <w:rsid w:val="005470C0"/>
     <w:rsid w:val="005502F2"/>
     <w:rsid w:val="0055202B"/>
     <w:rsid w:val="005561A3"/>
+    <w:rsid w:val="005567AF"/>
     <w:rsid w:val="005579EB"/>
     <w:rsid w:val="005613FD"/>
+    <w:rsid w:val="00563B7A"/>
     <w:rsid w:val="005653B6"/>
     <w:rsid w:val="00566216"/>
     <w:rsid w:val="005708DF"/>
     <w:rsid w:val="005728B1"/>
     <w:rsid w:val="00572DD3"/>
     <w:rsid w:val="00572F9D"/>
     <w:rsid w:val="00575CB2"/>
     <w:rsid w:val="0057608D"/>
     <w:rsid w:val="00576EBA"/>
     <w:rsid w:val="005778FD"/>
     <w:rsid w:val="00577E4F"/>
+    <w:rsid w:val="00581202"/>
     <w:rsid w:val="00582851"/>
     <w:rsid w:val="005843AA"/>
     <w:rsid w:val="00585155"/>
     <w:rsid w:val="00587338"/>
     <w:rsid w:val="00590497"/>
     <w:rsid w:val="00590A5D"/>
     <w:rsid w:val="00590D08"/>
     <w:rsid w:val="00591EA9"/>
     <w:rsid w:val="00596E88"/>
     <w:rsid w:val="005A0F99"/>
     <w:rsid w:val="005A2DC5"/>
     <w:rsid w:val="005A4B5F"/>
     <w:rsid w:val="005A598E"/>
     <w:rsid w:val="005A5DEE"/>
     <w:rsid w:val="005A5ECD"/>
     <w:rsid w:val="005A61CB"/>
     <w:rsid w:val="005A79BA"/>
     <w:rsid w:val="005B1194"/>
     <w:rsid w:val="005B3CE7"/>
     <w:rsid w:val="005B48A7"/>
+    <w:rsid w:val="005B619C"/>
     <w:rsid w:val="005B7D0F"/>
     <w:rsid w:val="005C0109"/>
     <w:rsid w:val="005C12A6"/>
     <w:rsid w:val="005D12F2"/>
     <w:rsid w:val="005D19A0"/>
     <w:rsid w:val="005D2933"/>
     <w:rsid w:val="005D33AB"/>
     <w:rsid w:val="005D72F7"/>
     <w:rsid w:val="005E00F7"/>
     <w:rsid w:val="005E1709"/>
     <w:rsid w:val="005E19FD"/>
     <w:rsid w:val="005E1AF4"/>
+    <w:rsid w:val="005E2ADC"/>
     <w:rsid w:val="005E2CBD"/>
     <w:rsid w:val="005E31D0"/>
+    <w:rsid w:val="005E4FF4"/>
     <w:rsid w:val="005F098A"/>
+    <w:rsid w:val="005F252D"/>
     <w:rsid w:val="005F2B03"/>
     <w:rsid w:val="005F4CD2"/>
+    <w:rsid w:val="00600118"/>
     <w:rsid w:val="00603038"/>
     <w:rsid w:val="006044D9"/>
     <w:rsid w:val="00604C60"/>
     <w:rsid w:val="00607057"/>
     <w:rsid w:val="006073BB"/>
     <w:rsid w:val="00615086"/>
-    <w:rsid w:val="006218BF"/>
     <w:rsid w:val="00622D98"/>
     <w:rsid w:val="006239E7"/>
     <w:rsid w:val="0062552B"/>
     <w:rsid w:val="00625611"/>
     <w:rsid w:val="00626181"/>
     <w:rsid w:val="006263B1"/>
     <w:rsid w:val="006274B9"/>
     <w:rsid w:val="006308C0"/>
     <w:rsid w:val="006324E0"/>
     <w:rsid w:val="0063466A"/>
     <w:rsid w:val="006363F2"/>
     <w:rsid w:val="006404D6"/>
     <w:rsid w:val="006409C9"/>
     <w:rsid w:val="006411DD"/>
     <w:rsid w:val="00643FB8"/>
     <w:rsid w:val="00644C48"/>
     <w:rsid w:val="006457B0"/>
     <w:rsid w:val="00646B18"/>
     <w:rsid w:val="00647EA7"/>
     <w:rsid w:val="0065115C"/>
     <w:rsid w:val="006511A7"/>
     <w:rsid w:val="0065221E"/>
     <w:rsid w:val="00652673"/>
     <w:rsid w:val="00652E1A"/>
     <w:rsid w:val="00654B5B"/>
     <w:rsid w:val="00657E4F"/>
     <w:rsid w:val="00657FFE"/>
     <w:rsid w:val="00661D75"/>
     <w:rsid w:val="00664204"/>
     <w:rsid w:val="0066594F"/>
     <w:rsid w:val="0066661E"/>
     <w:rsid w:val="006709FB"/>
     <w:rsid w:val="00672DF4"/>
     <w:rsid w:val="00672FDF"/>
     <w:rsid w:val="00673188"/>
     <w:rsid w:val="006741B4"/>
     <w:rsid w:val="00674E20"/>
     <w:rsid w:val="0067626F"/>
     <w:rsid w:val="0067766E"/>
     <w:rsid w:val="00681AD5"/>
+    <w:rsid w:val="00683CA2"/>
     <w:rsid w:val="0068545F"/>
     <w:rsid w:val="006867F3"/>
     <w:rsid w:val="00687320"/>
     <w:rsid w:val="00694104"/>
     <w:rsid w:val="00695A30"/>
     <w:rsid w:val="0069676E"/>
     <w:rsid w:val="006969A1"/>
     <w:rsid w:val="006969FD"/>
     <w:rsid w:val="006A08AC"/>
+    <w:rsid w:val="006A223A"/>
     <w:rsid w:val="006A5C81"/>
     <w:rsid w:val="006B0473"/>
     <w:rsid w:val="006B29B3"/>
     <w:rsid w:val="006B2DD8"/>
     <w:rsid w:val="006B4361"/>
     <w:rsid w:val="006C0B79"/>
     <w:rsid w:val="006C22FA"/>
     <w:rsid w:val="006C23BD"/>
     <w:rsid w:val="006C348C"/>
     <w:rsid w:val="006C3C6E"/>
+    <w:rsid w:val="006C4DF3"/>
     <w:rsid w:val="006C5783"/>
     <w:rsid w:val="006C6DD5"/>
     <w:rsid w:val="006C7BFE"/>
     <w:rsid w:val="006D14CD"/>
     <w:rsid w:val="006D2B20"/>
     <w:rsid w:val="006D386A"/>
     <w:rsid w:val="006D4D5F"/>
     <w:rsid w:val="006E076D"/>
     <w:rsid w:val="006E168A"/>
     <w:rsid w:val="006E4C36"/>
     <w:rsid w:val="006E7408"/>
     <w:rsid w:val="006F23BD"/>
     <w:rsid w:val="006F2550"/>
     <w:rsid w:val="006F2EC3"/>
     <w:rsid w:val="006F6138"/>
     <w:rsid w:val="006F7205"/>
     <w:rsid w:val="00701F56"/>
     <w:rsid w:val="00702713"/>
     <w:rsid w:val="00702778"/>
     <w:rsid w:val="007030BD"/>
     <w:rsid w:val="00703BAE"/>
     <w:rsid w:val="00704D91"/>
     <w:rsid w:val="00705F39"/>
     <w:rsid w:val="00706441"/>
+    <w:rsid w:val="007111D7"/>
     <w:rsid w:val="00712554"/>
     <w:rsid w:val="007126A3"/>
     <w:rsid w:val="00713953"/>
     <w:rsid w:val="00713DE0"/>
     <w:rsid w:val="0071403D"/>
     <w:rsid w:val="007147DB"/>
     <w:rsid w:val="00714DA4"/>
     <w:rsid w:val="00716B42"/>
     <w:rsid w:val="00720305"/>
     <w:rsid w:val="00721224"/>
     <w:rsid w:val="00721379"/>
     <w:rsid w:val="00721BFD"/>
     <w:rsid w:val="00721FF2"/>
     <w:rsid w:val="00724B5B"/>
     <w:rsid w:val="00724C72"/>
     <w:rsid w:val="00724D10"/>
     <w:rsid w:val="007348A4"/>
     <w:rsid w:val="00740FF9"/>
     <w:rsid w:val="007421C6"/>
     <w:rsid w:val="00744C79"/>
     <w:rsid w:val="00745F70"/>
     <w:rsid w:val="007473F8"/>
     <w:rsid w:val="007520C8"/>
     <w:rsid w:val="00753A4A"/>
+    <w:rsid w:val="00755654"/>
+    <w:rsid w:val="00755656"/>
     <w:rsid w:val="0075587B"/>
     <w:rsid w:val="00756D82"/>
     <w:rsid w:val="00757851"/>
     <w:rsid w:val="00760B1A"/>
     <w:rsid w:val="00762522"/>
     <w:rsid w:val="007629B1"/>
     <w:rsid w:val="00763468"/>
     <w:rsid w:val="007634C8"/>
     <w:rsid w:val="00764B2B"/>
     <w:rsid w:val="00766F4C"/>
     <w:rsid w:val="00767D08"/>
     <w:rsid w:val="00773ABF"/>
     <w:rsid w:val="0077440C"/>
     <w:rsid w:val="0077517A"/>
     <w:rsid w:val="00775182"/>
+    <w:rsid w:val="007753F6"/>
     <w:rsid w:val="007770D9"/>
     <w:rsid w:val="00777EBD"/>
     <w:rsid w:val="00780CCB"/>
     <w:rsid w:val="0078156D"/>
     <w:rsid w:val="00783F2C"/>
     <w:rsid w:val="00785D7A"/>
+    <w:rsid w:val="0078653D"/>
     <w:rsid w:val="00786F36"/>
+    <w:rsid w:val="007918F9"/>
     <w:rsid w:val="00793AFB"/>
     <w:rsid w:val="00795C7B"/>
     <w:rsid w:val="00796203"/>
     <w:rsid w:val="007A1832"/>
     <w:rsid w:val="007A2B93"/>
     <w:rsid w:val="007A366B"/>
     <w:rsid w:val="007A5494"/>
     <w:rsid w:val="007A57F4"/>
     <w:rsid w:val="007A6D51"/>
     <w:rsid w:val="007A6F81"/>
     <w:rsid w:val="007B04C7"/>
     <w:rsid w:val="007B1C1D"/>
+    <w:rsid w:val="007B23CC"/>
     <w:rsid w:val="007B2BBD"/>
     <w:rsid w:val="007B36DB"/>
     <w:rsid w:val="007B37D8"/>
     <w:rsid w:val="007B4041"/>
     <w:rsid w:val="007B54C9"/>
     <w:rsid w:val="007B6D5F"/>
     <w:rsid w:val="007B6DD5"/>
     <w:rsid w:val="007B6F37"/>
     <w:rsid w:val="007C1521"/>
     <w:rsid w:val="007C33BC"/>
     <w:rsid w:val="007C45C5"/>
     <w:rsid w:val="007C4D00"/>
     <w:rsid w:val="007C5616"/>
     <w:rsid w:val="007C5621"/>
     <w:rsid w:val="007C67EB"/>
     <w:rsid w:val="007D24D3"/>
     <w:rsid w:val="007D2BE6"/>
     <w:rsid w:val="007D30D4"/>
     <w:rsid w:val="007D628E"/>
     <w:rsid w:val="007D7CA0"/>
     <w:rsid w:val="007E2911"/>
+    <w:rsid w:val="007E3413"/>
     <w:rsid w:val="007E374B"/>
     <w:rsid w:val="007E5EFE"/>
     <w:rsid w:val="007E7FEF"/>
     <w:rsid w:val="007F0621"/>
     <w:rsid w:val="007F0BDE"/>
     <w:rsid w:val="007F0D22"/>
     <w:rsid w:val="007F3AD2"/>
     <w:rsid w:val="007F3F2C"/>
     <w:rsid w:val="007F68D9"/>
     <w:rsid w:val="00800CE9"/>
     <w:rsid w:val="008010B3"/>
     <w:rsid w:val="00801D4A"/>
     <w:rsid w:val="00802D4C"/>
     <w:rsid w:val="00802DDC"/>
+    <w:rsid w:val="00805AE7"/>
     <w:rsid w:val="00807157"/>
     <w:rsid w:val="00811CDF"/>
     <w:rsid w:val="008133A5"/>
     <w:rsid w:val="008140C3"/>
     <w:rsid w:val="00814538"/>
     <w:rsid w:val="0081478B"/>
     <w:rsid w:val="008151A8"/>
     <w:rsid w:val="0081597E"/>
     <w:rsid w:val="00821E60"/>
     <w:rsid w:val="008226BB"/>
     <w:rsid w:val="00831D2B"/>
     <w:rsid w:val="00834083"/>
     <w:rsid w:val="00835AFA"/>
     <w:rsid w:val="00835B38"/>
     <w:rsid w:val="00836483"/>
     <w:rsid w:val="008367A1"/>
     <w:rsid w:val="0084682F"/>
     <w:rsid w:val="00847715"/>
+    <w:rsid w:val="008543F9"/>
     <w:rsid w:val="008555B5"/>
     <w:rsid w:val="00856C8E"/>
     <w:rsid w:val="008605CA"/>
     <w:rsid w:val="00862438"/>
     <w:rsid w:val="00864C69"/>
+    <w:rsid w:val="008659FD"/>
     <w:rsid w:val="00867F31"/>
     <w:rsid w:val="00870278"/>
     <w:rsid w:val="00872AAD"/>
     <w:rsid w:val="008737D5"/>
     <w:rsid w:val="00875873"/>
     <w:rsid w:val="00875AE1"/>
     <w:rsid w:val="00876AEF"/>
+    <w:rsid w:val="00876D49"/>
     <w:rsid w:val="008772DD"/>
     <w:rsid w:val="008807D9"/>
     <w:rsid w:val="00881DB0"/>
     <w:rsid w:val="00882841"/>
     <w:rsid w:val="00882F18"/>
     <w:rsid w:val="00884363"/>
     <w:rsid w:val="0088639C"/>
     <w:rsid w:val="0088742F"/>
     <w:rsid w:val="00893F48"/>
     <w:rsid w:val="00894BDB"/>
     <w:rsid w:val="008951A7"/>
     <w:rsid w:val="008973C9"/>
     <w:rsid w:val="008A2465"/>
     <w:rsid w:val="008A41E1"/>
     <w:rsid w:val="008A4E79"/>
     <w:rsid w:val="008A4FF0"/>
     <w:rsid w:val="008A5B98"/>
     <w:rsid w:val="008A706D"/>
     <w:rsid w:val="008A796E"/>
     <w:rsid w:val="008B0D45"/>
     <w:rsid w:val="008B13A4"/>
+    <w:rsid w:val="008B39C2"/>
     <w:rsid w:val="008B5CB2"/>
     <w:rsid w:val="008B67A5"/>
     <w:rsid w:val="008B6E24"/>
     <w:rsid w:val="008C4E4A"/>
     <w:rsid w:val="008C5F26"/>
     <w:rsid w:val="008C6846"/>
     <w:rsid w:val="008D0631"/>
     <w:rsid w:val="008D1B1E"/>
     <w:rsid w:val="008D6168"/>
     <w:rsid w:val="008D61C9"/>
     <w:rsid w:val="008D6B62"/>
     <w:rsid w:val="008D726D"/>
     <w:rsid w:val="008E0320"/>
     <w:rsid w:val="008E0402"/>
+    <w:rsid w:val="008E2048"/>
     <w:rsid w:val="008E2632"/>
     <w:rsid w:val="008E4C6F"/>
     <w:rsid w:val="008E5CAC"/>
     <w:rsid w:val="008F0910"/>
     <w:rsid w:val="008F1849"/>
     <w:rsid w:val="008F200B"/>
     <w:rsid w:val="008F676F"/>
     <w:rsid w:val="008F7547"/>
     <w:rsid w:val="0090330A"/>
     <w:rsid w:val="00907611"/>
     <w:rsid w:val="009104C3"/>
     <w:rsid w:val="00911449"/>
     <w:rsid w:val="00912DB8"/>
     <w:rsid w:val="00913F12"/>
     <w:rsid w:val="00917383"/>
     <w:rsid w:val="009224E2"/>
+    <w:rsid w:val="0092390C"/>
     <w:rsid w:val="00923F77"/>
     <w:rsid w:val="0092405F"/>
     <w:rsid w:val="009251A6"/>
     <w:rsid w:val="00925817"/>
     <w:rsid w:val="0092798C"/>
+    <w:rsid w:val="009311B8"/>
     <w:rsid w:val="00934A92"/>
     <w:rsid w:val="00934E95"/>
     <w:rsid w:val="00935C80"/>
     <w:rsid w:val="009371B3"/>
     <w:rsid w:val="00937582"/>
     <w:rsid w:val="00940E61"/>
     <w:rsid w:val="00941603"/>
     <w:rsid w:val="00941DAE"/>
+    <w:rsid w:val="00942FC1"/>
     <w:rsid w:val="00944F86"/>
     <w:rsid w:val="00945471"/>
     <w:rsid w:val="00945828"/>
     <w:rsid w:val="00947348"/>
     <w:rsid w:val="00947C07"/>
     <w:rsid w:val="009513E6"/>
     <w:rsid w:val="00951CBE"/>
     <w:rsid w:val="009530A1"/>
     <w:rsid w:val="0095473A"/>
     <w:rsid w:val="009554E8"/>
     <w:rsid w:val="009576DE"/>
+    <w:rsid w:val="0095794B"/>
     <w:rsid w:val="009604E6"/>
     <w:rsid w:val="00960946"/>
     <w:rsid w:val="00960D5F"/>
     <w:rsid w:val="00962AE7"/>
     <w:rsid w:val="00963DB6"/>
     <w:rsid w:val="00964BF4"/>
     <w:rsid w:val="009654AF"/>
     <w:rsid w:val="0096679E"/>
     <w:rsid w:val="00966A99"/>
     <w:rsid w:val="00973673"/>
     <w:rsid w:val="0097434E"/>
     <w:rsid w:val="00974DB0"/>
     <w:rsid w:val="00981571"/>
     <w:rsid w:val="00981601"/>
     <w:rsid w:val="0098353A"/>
     <w:rsid w:val="00985D0A"/>
     <w:rsid w:val="00985F48"/>
     <w:rsid w:val="00986523"/>
     <w:rsid w:val="00987860"/>
     <w:rsid w:val="00987E48"/>
     <w:rsid w:val="00987F99"/>
     <w:rsid w:val="009901F8"/>
     <w:rsid w:val="0099614C"/>
     <w:rsid w:val="009974A9"/>
     <w:rsid w:val="00997738"/>
     <w:rsid w:val="009A04D7"/>
     <w:rsid w:val="009A1CB1"/>
     <w:rsid w:val="009A2E6F"/>
     <w:rsid w:val="009A4ACC"/>
     <w:rsid w:val="009A53E6"/>
     <w:rsid w:val="009B0039"/>
     <w:rsid w:val="009B6212"/>
     <w:rsid w:val="009B6F1E"/>
     <w:rsid w:val="009C0355"/>
     <w:rsid w:val="009D15FA"/>
     <w:rsid w:val="009D1AF3"/>
     <w:rsid w:val="009D2018"/>
     <w:rsid w:val="009D2891"/>
     <w:rsid w:val="009D28B9"/>
     <w:rsid w:val="009D2C3B"/>
     <w:rsid w:val="009D576C"/>
     <w:rsid w:val="009D77B2"/>
     <w:rsid w:val="009D7AF1"/>
     <w:rsid w:val="009D7CCA"/>
     <w:rsid w:val="009E06A9"/>
+    <w:rsid w:val="009E089C"/>
     <w:rsid w:val="009E0B8F"/>
     <w:rsid w:val="009E1AAF"/>
     <w:rsid w:val="009E21AE"/>
     <w:rsid w:val="009E238D"/>
     <w:rsid w:val="009E3FF8"/>
     <w:rsid w:val="009E4811"/>
     <w:rsid w:val="009E54C2"/>
     <w:rsid w:val="009E60B0"/>
     <w:rsid w:val="009F1CE7"/>
     <w:rsid w:val="009F4A64"/>
     <w:rsid w:val="009F544A"/>
     <w:rsid w:val="009F78C1"/>
     <w:rsid w:val="00A03CD0"/>
     <w:rsid w:val="00A03D76"/>
     <w:rsid w:val="00A042CC"/>
     <w:rsid w:val="00A04DC0"/>
+    <w:rsid w:val="00A06EE7"/>
     <w:rsid w:val="00A074F6"/>
     <w:rsid w:val="00A0785F"/>
     <w:rsid w:val="00A11742"/>
     <w:rsid w:val="00A11DC8"/>
     <w:rsid w:val="00A11E99"/>
+    <w:rsid w:val="00A11FFD"/>
+    <w:rsid w:val="00A14351"/>
     <w:rsid w:val="00A14B3F"/>
     <w:rsid w:val="00A15D62"/>
     <w:rsid w:val="00A228C7"/>
     <w:rsid w:val="00A23ECF"/>
     <w:rsid w:val="00A25392"/>
     <w:rsid w:val="00A2726E"/>
     <w:rsid w:val="00A27C11"/>
     <w:rsid w:val="00A27C30"/>
+    <w:rsid w:val="00A335D4"/>
     <w:rsid w:val="00A338F8"/>
+    <w:rsid w:val="00A42A9F"/>
     <w:rsid w:val="00A43107"/>
     <w:rsid w:val="00A4457A"/>
     <w:rsid w:val="00A455EF"/>
     <w:rsid w:val="00A458CA"/>
     <w:rsid w:val="00A562F6"/>
     <w:rsid w:val="00A61B49"/>
+    <w:rsid w:val="00A66379"/>
     <w:rsid w:val="00A675A0"/>
     <w:rsid w:val="00A72212"/>
+    <w:rsid w:val="00A73675"/>
     <w:rsid w:val="00A743FC"/>
+    <w:rsid w:val="00A76A2E"/>
     <w:rsid w:val="00A76B57"/>
     <w:rsid w:val="00A8134B"/>
     <w:rsid w:val="00A814B3"/>
     <w:rsid w:val="00A82FA4"/>
     <w:rsid w:val="00A83343"/>
     <w:rsid w:val="00A83C92"/>
     <w:rsid w:val="00A83F55"/>
     <w:rsid w:val="00A858EB"/>
     <w:rsid w:val="00A8680D"/>
     <w:rsid w:val="00A87DC0"/>
     <w:rsid w:val="00A918CE"/>
     <w:rsid w:val="00A919EF"/>
     <w:rsid w:val="00A91E60"/>
     <w:rsid w:val="00A92402"/>
     <w:rsid w:val="00A92449"/>
     <w:rsid w:val="00A94148"/>
     <w:rsid w:val="00A94269"/>
     <w:rsid w:val="00A94C46"/>
     <w:rsid w:val="00A9682B"/>
     <w:rsid w:val="00A968A2"/>
     <w:rsid w:val="00A96971"/>
     <w:rsid w:val="00A9760B"/>
     <w:rsid w:val="00AA2261"/>
+    <w:rsid w:val="00AA31CE"/>
+    <w:rsid w:val="00AA3245"/>
     <w:rsid w:val="00AA3B80"/>
     <w:rsid w:val="00AA5428"/>
     <w:rsid w:val="00AA5BB9"/>
     <w:rsid w:val="00AA63BF"/>
     <w:rsid w:val="00AA6D09"/>
     <w:rsid w:val="00AB03BD"/>
+    <w:rsid w:val="00AB5665"/>
     <w:rsid w:val="00AB6171"/>
     <w:rsid w:val="00AC07E4"/>
     <w:rsid w:val="00AC0A71"/>
     <w:rsid w:val="00AC29AC"/>
     <w:rsid w:val="00AC34E2"/>
     <w:rsid w:val="00AC72A8"/>
     <w:rsid w:val="00AC7F9C"/>
     <w:rsid w:val="00AD1037"/>
     <w:rsid w:val="00AD169B"/>
     <w:rsid w:val="00AD2A40"/>
     <w:rsid w:val="00AD50EB"/>
     <w:rsid w:val="00AD547B"/>
     <w:rsid w:val="00AD6C72"/>
     <w:rsid w:val="00AD6D93"/>
     <w:rsid w:val="00AE62F5"/>
     <w:rsid w:val="00AE6EE6"/>
+    <w:rsid w:val="00AE7EC0"/>
     <w:rsid w:val="00AF03FD"/>
     <w:rsid w:val="00AF079B"/>
     <w:rsid w:val="00AF10FB"/>
     <w:rsid w:val="00AF1901"/>
     <w:rsid w:val="00AF6F2C"/>
     <w:rsid w:val="00B000B2"/>
     <w:rsid w:val="00B0290E"/>
     <w:rsid w:val="00B02CEC"/>
     <w:rsid w:val="00B04E2F"/>
+    <w:rsid w:val="00B0715D"/>
     <w:rsid w:val="00B07BC3"/>
     <w:rsid w:val="00B1132B"/>
     <w:rsid w:val="00B12331"/>
     <w:rsid w:val="00B12E59"/>
     <w:rsid w:val="00B15120"/>
     <w:rsid w:val="00B153F8"/>
     <w:rsid w:val="00B16EB1"/>
     <w:rsid w:val="00B16FD1"/>
     <w:rsid w:val="00B22604"/>
     <w:rsid w:val="00B22C7D"/>
     <w:rsid w:val="00B22DE5"/>
+    <w:rsid w:val="00B27FEA"/>
     <w:rsid w:val="00B31010"/>
     <w:rsid w:val="00B311B1"/>
     <w:rsid w:val="00B33F58"/>
     <w:rsid w:val="00B378C8"/>
     <w:rsid w:val="00B40547"/>
+    <w:rsid w:val="00B406D9"/>
     <w:rsid w:val="00B418E6"/>
     <w:rsid w:val="00B41D86"/>
     <w:rsid w:val="00B44BC0"/>
     <w:rsid w:val="00B4528E"/>
     <w:rsid w:val="00B47893"/>
     <w:rsid w:val="00B504D3"/>
     <w:rsid w:val="00B50892"/>
     <w:rsid w:val="00B518F8"/>
     <w:rsid w:val="00B5284C"/>
     <w:rsid w:val="00B528FB"/>
     <w:rsid w:val="00B52C49"/>
     <w:rsid w:val="00B558E7"/>
     <w:rsid w:val="00B5616A"/>
     <w:rsid w:val="00B564E7"/>
+    <w:rsid w:val="00B56646"/>
+    <w:rsid w:val="00B56764"/>
     <w:rsid w:val="00B5678F"/>
     <w:rsid w:val="00B56BB0"/>
     <w:rsid w:val="00B573AC"/>
     <w:rsid w:val="00B5751F"/>
     <w:rsid w:val="00B6034F"/>
     <w:rsid w:val="00B620C1"/>
     <w:rsid w:val="00B64EEB"/>
     <w:rsid w:val="00B66413"/>
     <w:rsid w:val="00B70D8A"/>
     <w:rsid w:val="00B7330F"/>
     <w:rsid w:val="00B7580C"/>
     <w:rsid w:val="00B75AAF"/>
     <w:rsid w:val="00B77F8B"/>
     <w:rsid w:val="00B9034C"/>
     <w:rsid w:val="00B91199"/>
     <w:rsid w:val="00B9143F"/>
     <w:rsid w:val="00B95460"/>
+    <w:rsid w:val="00B96CFB"/>
     <w:rsid w:val="00BA013F"/>
     <w:rsid w:val="00BA0B43"/>
     <w:rsid w:val="00BA180F"/>
     <w:rsid w:val="00BA1C3B"/>
     <w:rsid w:val="00BA35AD"/>
     <w:rsid w:val="00BA6080"/>
     <w:rsid w:val="00BA6DD2"/>
     <w:rsid w:val="00BA6FA0"/>
     <w:rsid w:val="00BA7102"/>
     <w:rsid w:val="00BB07A2"/>
     <w:rsid w:val="00BB16B6"/>
     <w:rsid w:val="00BB2906"/>
     <w:rsid w:val="00BB34EF"/>
     <w:rsid w:val="00BB39F7"/>
+    <w:rsid w:val="00BB3BF9"/>
+    <w:rsid w:val="00BB3EA6"/>
     <w:rsid w:val="00BB435A"/>
     <w:rsid w:val="00BB474F"/>
     <w:rsid w:val="00BB60F5"/>
     <w:rsid w:val="00BB7113"/>
     <w:rsid w:val="00BB77A3"/>
     <w:rsid w:val="00BC1256"/>
     <w:rsid w:val="00BC223F"/>
     <w:rsid w:val="00BC2E70"/>
     <w:rsid w:val="00BC36A3"/>
     <w:rsid w:val="00BC39D3"/>
     <w:rsid w:val="00BC4EE1"/>
     <w:rsid w:val="00BC6072"/>
     <w:rsid w:val="00BC7079"/>
     <w:rsid w:val="00BE04D0"/>
     <w:rsid w:val="00BE7B02"/>
+    <w:rsid w:val="00BF1DAB"/>
+    <w:rsid w:val="00BF2627"/>
     <w:rsid w:val="00BF274A"/>
     <w:rsid w:val="00BF3C5A"/>
     <w:rsid w:val="00C00260"/>
     <w:rsid w:val="00C0051A"/>
     <w:rsid w:val="00C01CB8"/>
     <w:rsid w:val="00C02149"/>
     <w:rsid w:val="00C0237A"/>
     <w:rsid w:val="00C034F4"/>
     <w:rsid w:val="00C063B8"/>
     <w:rsid w:val="00C07D53"/>
     <w:rsid w:val="00C1127F"/>
     <w:rsid w:val="00C12AF6"/>
     <w:rsid w:val="00C1519C"/>
     <w:rsid w:val="00C15441"/>
     <w:rsid w:val="00C175E3"/>
     <w:rsid w:val="00C20830"/>
     <w:rsid w:val="00C20C6B"/>
     <w:rsid w:val="00C21455"/>
     <w:rsid w:val="00C22054"/>
     <w:rsid w:val="00C22A89"/>
     <w:rsid w:val="00C23200"/>
     <w:rsid w:val="00C25CE0"/>
     <w:rsid w:val="00C30EFE"/>
+    <w:rsid w:val="00C333C9"/>
+    <w:rsid w:val="00C3373E"/>
+    <w:rsid w:val="00C34FE5"/>
     <w:rsid w:val="00C35767"/>
     <w:rsid w:val="00C36CF4"/>
     <w:rsid w:val="00C37BFA"/>
+    <w:rsid w:val="00C42587"/>
     <w:rsid w:val="00C4293B"/>
     <w:rsid w:val="00C45C2D"/>
     <w:rsid w:val="00C45FE5"/>
     <w:rsid w:val="00C535BB"/>
     <w:rsid w:val="00C53B93"/>
+    <w:rsid w:val="00C55EA2"/>
     <w:rsid w:val="00C5734F"/>
+    <w:rsid w:val="00C60074"/>
     <w:rsid w:val="00C60CB3"/>
     <w:rsid w:val="00C61B7F"/>
     <w:rsid w:val="00C621C7"/>
     <w:rsid w:val="00C667FB"/>
     <w:rsid w:val="00C669D1"/>
     <w:rsid w:val="00C7050B"/>
     <w:rsid w:val="00C710FA"/>
     <w:rsid w:val="00C71323"/>
     <w:rsid w:val="00C71B99"/>
     <w:rsid w:val="00C726C0"/>
+    <w:rsid w:val="00C72EF3"/>
     <w:rsid w:val="00C7301B"/>
     <w:rsid w:val="00C743CB"/>
     <w:rsid w:val="00C7750B"/>
     <w:rsid w:val="00C8046B"/>
     <w:rsid w:val="00C80D05"/>
     <w:rsid w:val="00C816C4"/>
     <w:rsid w:val="00C82D74"/>
     <w:rsid w:val="00C82FED"/>
     <w:rsid w:val="00C83DE1"/>
     <w:rsid w:val="00C84F23"/>
     <w:rsid w:val="00C85E31"/>
     <w:rsid w:val="00C87600"/>
     <w:rsid w:val="00C90A5E"/>
     <w:rsid w:val="00C91042"/>
     <w:rsid w:val="00C9339C"/>
     <w:rsid w:val="00C94DC0"/>
     <w:rsid w:val="00C95D27"/>
     <w:rsid w:val="00C974EE"/>
     <w:rsid w:val="00CA0A68"/>
     <w:rsid w:val="00CA1C94"/>
     <w:rsid w:val="00CA253C"/>
     <w:rsid w:val="00CA2DD1"/>
     <w:rsid w:val="00CA3B91"/>
     <w:rsid w:val="00CA4E18"/>
     <w:rsid w:val="00CB0D2A"/>
@@ -17830,320 +16447,349 @@
     <w:rsid w:val="00CD1BE2"/>
     <w:rsid w:val="00CD1C53"/>
     <w:rsid w:val="00CD395B"/>
     <w:rsid w:val="00CD44B4"/>
     <w:rsid w:val="00CD6485"/>
     <w:rsid w:val="00CE4065"/>
     <w:rsid w:val="00CE759B"/>
     <w:rsid w:val="00CE7D29"/>
     <w:rsid w:val="00CE7FB3"/>
     <w:rsid w:val="00CF2E09"/>
     <w:rsid w:val="00CF4DF9"/>
     <w:rsid w:val="00CF5178"/>
     <w:rsid w:val="00CF7880"/>
     <w:rsid w:val="00CF7CDB"/>
     <w:rsid w:val="00D00CF1"/>
     <w:rsid w:val="00D03809"/>
     <w:rsid w:val="00D06937"/>
     <w:rsid w:val="00D06D36"/>
     <w:rsid w:val="00D06EB3"/>
     <w:rsid w:val="00D074F7"/>
     <w:rsid w:val="00D11994"/>
     <w:rsid w:val="00D11DD7"/>
     <w:rsid w:val="00D13164"/>
     <w:rsid w:val="00D13188"/>
     <w:rsid w:val="00D13ADC"/>
+    <w:rsid w:val="00D1405D"/>
     <w:rsid w:val="00D2149C"/>
     <w:rsid w:val="00D21CEA"/>
+    <w:rsid w:val="00D22DDA"/>
     <w:rsid w:val="00D23E2E"/>
     <w:rsid w:val="00D302BF"/>
     <w:rsid w:val="00D30999"/>
     <w:rsid w:val="00D31316"/>
     <w:rsid w:val="00D321B3"/>
+    <w:rsid w:val="00D32CB0"/>
     <w:rsid w:val="00D33D5D"/>
     <w:rsid w:val="00D3759F"/>
     <w:rsid w:val="00D37648"/>
     <w:rsid w:val="00D40221"/>
     <w:rsid w:val="00D4023C"/>
     <w:rsid w:val="00D4377B"/>
     <w:rsid w:val="00D43D65"/>
     <w:rsid w:val="00D4406B"/>
+    <w:rsid w:val="00D441FB"/>
     <w:rsid w:val="00D5129E"/>
     <w:rsid w:val="00D516A1"/>
     <w:rsid w:val="00D51745"/>
+    <w:rsid w:val="00D51AB0"/>
     <w:rsid w:val="00D51B31"/>
     <w:rsid w:val="00D51BE6"/>
     <w:rsid w:val="00D543E5"/>
     <w:rsid w:val="00D548FF"/>
     <w:rsid w:val="00D54DC9"/>
     <w:rsid w:val="00D54E82"/>
     <w:rsid w:val="00D56926"/>
     <w:rsid w:val="00D6142E"/>
     <w:rsid w:val="00D65C66"/>
     <w:rsid w:val="00D71C45"/>
     <w:rsid w:val="00D71F16"/>
     <w:rsid w:val="00D7351E"/>
     <w:rsid w:val="00D7398A"/>
     <w:rsid w:val="00D73DAC"/>
     <w:rsid w:val="00D753F6"/>
     <w:rsid w:val="00D771CD"/>
     <w:rsid w:val="00D77D72"/>
     <w:rsid w:val="00D84095"/>
     <w:rsid w:val="00D844A5"/>
+    <w:rsid w:val="00D846A7"/>
     <w:rsid w:val="00D87B18"/>
+    <w:rsid w:val="00D90B43"/>
     <w:rsid w:val="00D914AD"/>
     <w:rsid w:val="00D9197C"/>
     <w:rsid w:val="00D92A07"/>
     <w:rsid w:val="00D92ADC"/>
     <w:rsid w:val="00D933A7"/>
     <w:rsid w:val="00DA0840"/>
     <w:rsid w:val="00DA1015"/>
     <w:rsid w:val="00DA4293"/>
     <w:rsid w:val="00DA60DE"/>
+    <w:rsid w:val="00DB119C"/>
+    <w:rsid w:val="00DB13AC"/>
     <w:rsid w:val="00DB32CE"/>
     <w:rsid w:val="00DB621B"/>
     <w:rsid w:val="00DC0BF2"/>
     <w:rsid w:val="00DC31C7"/>
     <w:rsid w:val="00DC49B0"/>
     <w:rsid w:val="00DC555D"/>
     <w:rsid w:val="00DD1937"/>
     <w:rsid w:val="00DD3DB0"/>
     <w:rsid w:val="00DD4190"/>
     <w:rsid w:val="00DE2189"/>
     <w:rsid w:val="00DE5438"/>
     <w:rsid w:val="00DE59E0"/>
     <w:rsid w:val="00DE72FF"/>
     <w:rsid w:val="00DE7DA7"/>
     <w:rsid w:val="00DF29A5"/>
     <w:rsid w:val="00DF2AEC"/>
     <w:rsid w:val="00DF2C37"/>
     <w:rsid w:val="00DF3A4D"/>
     <w:rsid w:val="00DF441F"/>
+    <w:rsid w:val="00DF45B7"/>
     <w:rsid w:val="00DF5371"/>
     <w:rsid w:val="00DF65D3"/>
     <w:rsid w:val="00DF66AF"/>
     <w:rsid w:val="00DF6AC4"/>
     <w:rsid w:val="00E024D8"/>
     <w:rsid w:val="00E02723"/>
     <w:rsid w:val="00E06548"/>
     <w:rsid w:val="00E0656E"/>
     <w:rsid w:val="00E07982"/>
     <w:rsid w:val="00E11AAC"/>
     <w:rsid w:val="00E12F04"/>
     <w:rsid w:val="00E13A27"/>
     <w:rsid w:val="00E16A85"/>
     <w:rsid w:val="00E16C30"/>
     <w:rsid w:val="00E17CF6"/>
     <w:rsid w:val="00E237E7"/>
     <w:rsid w:val="00E2406C"/>
     <w:rsid w:val="00E242E4"/>
     <w:rsid w:val="00E25CAA"/>
     <w:rsid w:val="00E27958"/>
     <w:rsid w:val="00E27DFC"/>
     <w:rsid w:val="00E30E0F"/>
     <w:rsid w:val="00E32525"/>
     <w:rsid w:val="00E32EC6"/>
     <w:rsid w:val="00E33C94"/>
     <w:rsid w:val="00E35049"/>
     <w:rsid w:val="00E3629C"/>
     <w:rsid w:val="00E36AF6"/>
     <w:rsid w:val="00E40278"/>
     <w:rsid w:val="00E41DE4"/>
     <w:rsid w:val="00E42356"/>
     <w:rsid w:val="00E435FD"/>
     <w:rsid w:val="00E43BD4"/>
     <w:rsid w:val="00E457A8"/>
     <w:rsid w:val="00E46DB7"/>
     <w:rsid w:val="00E53682"/>
     <w:rsid w:val="00E53C96"/>
     <w:rsid w:val="00E552FF"/>
     <w:rsid w:val="00E5613A"/>
+    <w:rsid w:val="00E5630B"/>
     <w:rsid w:val="00E60230"/>
     <w:rsid w:val="00E61682"/>
     <w:rsid w:val="00E61EF7"/>
     <w:rsid w:val="00E64972"/>
     <w:rsid w:val="00E64981"/>
     <w:rsid w:val="00E65047"/>
     <w:rsid w:val="00E67FC5"/>
     <w:rsid w:val="00E72DF0"/>
     <w:rsid w:val="00E7641C"/>
     <w:rsid w:val="00E8013C"/>
     <w:rsid w:val="00E80CFA"/>
     <w:rsid w:val="00E81476"/>
+    <w:rsid w:val="00E81A41"/>
     <w:rsid w:val="00E842D8"/>
+    <w:rsid w:val="00E861A5"/>
     <w:rsid w:val="00E87C94"/>
     <w:rsid w:val="00E90139"/>
     <w:rsid w:val="00E90AB4"/>
     <w:rsid w:val="00E92FEF"/>
     <w:rsid w:val="00E966D9"/>
+    <w:rsid w:val="00EA131F"/>
     <w:rsid w:val="00EA29CC"/>
     <w:rsid w:val="00EA39F6"/>
     <w:rsid w:val="00EA4347"/>
     <w:rsid w:val="00EA76C4"/>
     <w:rsid w:val="00EB096D"/>
     <w:rsid w:val="00EB174C"/>
+    <w:rsid w:val="00EB25D7"/>
     <w:rsid w:val="00EB2EFE"/>
     <w:rsid w:val="00EB3ADA"/>
+    <w:rsid w:val="00EB547D"/>
     <w:rsid w:val="00EB57F5"/>
     <w:rsid w:val="00EB62F8"/>
     <w:rsid w:val="00EC3948"/>
     <w:rsid w:val="00EC3C46"/>
     <w:rsid w:val="00EC4C4D"/>
+    <w:rsid w:val="00EC5450"/>
     <w:rsid w:val="00EC5FAA"/>
     <w:rsid w:val="00ED29FC"/>
     <w:rsid w:val="00ED53CE"/>
     <w:rsid w:val="00ED6AD6"/>
     <w:rsid w:val="00ED77C0"/>
     <w:rsid w:val="00ED7D90"/>
     <w:rsid w:val="00EE01AD"/>
+    <w:rsid w:val="00EE0474"/>
     <w:rsid w:val="00EE08F7"/>
     <w:rsid w:val="00EE260C"/>
     <w:rsid w:val="00EE47AF"/>
     <w:rsid w:val="00EE4B9F"/>
     <w:rsid w:val="00EE4BF5"/>
     <w:rsid w:val="00EE581B"/>
+    <w:rsid w:val="00EE68A6"/>
     <w:rsid w:val="00EE69F5"/>
     <w:rsid w:val="00EE7275"/>
     <w:rsid w:val="00EF0FEE"/>
     <w:rsid w:val="00EF33F2"/>
+    <w:rsid w:val="00EF5794"/>
     <w:rsid w:val="00EF636C"/>
     <w:rsid w:val="00EF64F0"/>
+    <w:rsid w:val="00F0272B"/>
     <w:rsid w:val="00F02FA1"/>
+    <w:rsid w:val="00F03CC1"/>
     <w:rsid w:val="00F04AA9"/>
     <w:rsid w:val="00F07AF5"/>
     <w:rsid w:val="00F10049"/>
+    <w:rsid w:val="00F111FC"/>
     <w:rsid w:val="00F11242"/>
     <w:rsid w:val="00F11E33"/>
     <w:rsid w:val="00F121F9"/>
     <w:rsid w:val="00F12624"/>
+    <w:rsid w:val="00F1315D"/>
+    <w:rsid w:val="00F14097"/>
     <w:rsid w:val="00F1692E"/>
     <w:rsid w:val="00F17402"/>
     <w:rsid w:val="00F1761F"/>
     <w:rsid w:val="00F17C73"/>
     <w:rsid w:val="00F20E67"/>
     <w:rsid w:val="00F210C2"/>
+    <w:rsid w:val="00F225C0"/>
     <w:rsid w:val="00F24637"/>
     <w:rsid w:val="00F2525C"/>
     <w:rsid w:val="00F27708"/>
     <w:rsid w:val="00F37223"/>
     <w:rsid w:val="00F4191F"/>
     <w:rsid w:val="00F453CF"/>
     <w:rsid w:val="00F455F2"/>
+    <w:rsid w:val="00F510AF"/>
     <w:rsid w:val="00F513A7"/>
     <w:rsid w:val="00F51B49"/>
     <w:rsid w:val="00F52DF7"/>
     <w:rsid w:val="00F53154"/>
     <w:rsid w:val="00F540B7"/>
     <w:rsid w:val="00F54DAF"/>
     <w:rsid w:val="00F55E8E"/>
     <w:rsid w:val="00F55EEF"/>
+    <w:rsid w:val="00F566AC"/>
     <w:rsid w:val="00F570E2"/>
     <w:rsid w:val="00F57E3A"/>
     <w:rsid w:val="00F60826"/>
     <w:rsid w:val="00F61520"/>
     <w:rsid w:val="00F64FA3"/>
     <w:rsid w:val="00F654EE"/>
     <w:rsid w:val="00F70F28"/>
     <w:rsid w:val="00F7150F"/>
     <w:rsid w:val="00F741B1"/>
     <w:rsid w:val="00F76ACD"/>
     <w:rsid w:val="00F777A0"/>
+    <w:rsid w:val="00F81A70"/>
     <w:rsid w:val="00F82A5B"/>
     <w:rsid w:val="00F8385F"/>
     <w:rsid w:val="00F83E26"/>
     <w:rsid w:val="00F83F73"/>
     <w:rsid w:val="00F8407E"/>
-    <w:rsid w:val="00F85C9F"/>
+    <w:rsid w:val="00F847A2"/>
     <w:rsid w:val="00F86758"/>
     <w:rsid w:val="00F90F07"/>
     <w:rsid w:val="00F92C8E"/>
     <w:rsid w:val="00F93050"/>
     <w:rsid w:val="00F932FD"/>
     <w:rsid w:val="00F9688F"/>
+    <w:rsid w:val="00FA1580"/>
     <w:rsid w:val="00FA15CD"/>
+    <w:rsid w:val="00FA348A"/>
     <w:rsid w:val="00FA424D"/>
     <w:rsid w:val="00FA72CA"/>
     <w:rsid w:val="00FB138F"/>
     <w:rsid w:val="00FB30F5"/>
     <w:rsid w:val="00FB5483"/>
     <w:rsid w:val="00FB6134"/>
     <w:rsid w:val="00FB78D2"/>
     <w:rsid w:val="00FB7DBB"/>
     <w:rsid w:val="00FC0B40"/>
     <w:rsid w:val="00FC396F"/>
     <w:rsid w:val="00FC6084"/>
     <w:rsid w:val="00FC703F"/>
     <w:rsid w:val="00FD07BA"/>
     <w:rsid w:val="00FD111B"/>
     <w:rsid w:val="00FD254A"/>
     <w:rsid w:val="00FD307C"/>
     <w:rsid w:val="00FD442D"/>
     <w:rsid w:val="00FD555B"/>
     <w:rsid w:val="00FD5C68"/>
     <w:rsid w:val="00FD67A4"/>
     <w:rsid w:val="00FD74DA"/>
     <w:rsid w:val="00FE1ABC"/>
     <w:rsid w:val="00FE1AF9"/>
     <w:rsid w:val="00FE348A"/>
     <w:rsid w:val="00FE44EE"/>
     <w:rsid w:val="00FE6E4B"/>
     <w:rsid w:val="00FF001A"/>
     <w:rsid w:val="00FF146B"/>
+    <w:rsid w:val="00FF1AF3"/>
     <w:rsid w:val="00FF2017"/>
     <w:rsid w:val="00FF59CD"/>
     <w:rsid w:val="00FF78F2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
-      <o:rules v:ext="edit">
-[...1 lines deleted...]
-      </o:rules>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0EF8053C"/>
+  <w14:docId w14:val="6738749B"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{974E946E-10D3-4D24-B946-C645B7AE0266}"/>
+  <w15:docId w15:val="{47B43E24-8717-4C1C-81F0-055C5A9B3652}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -18918,51 +17564,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2113279759">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.econthatmatters.com/byline/leslie-verteramo-chiu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karun.kaniyamattam@ag.tamu.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lwt1@cornell.edu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:plp39@cornell.edu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssrn.com/abstract=5154409" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.econthatmatters.com/byline/leslie-verteramo-chiu/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -19127,65 +17773,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -19206,183 +17852,167 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A0A88EF-B457-4BBC-84C2-42AF561CD9ED}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>18187</Characters>
+  <Pages>3</Pages>
+  <Words>3124</Words>
+  <Characters>17810</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>42</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>148</Lines>
+  <Paragraphs>41</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Leslie Verteramo CV</vt:lpstr>
       <vt:lpstr>Leslie Verteramo CV</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Iest</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21335</CharactersWithSpaces>
+  <CharactersWithSpaces>20893</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
-    <vt:vector size="24" baseType="variant">
+    <vt:vector size="12" baseType="variant">
       <vt:variant>
-        <vt:i4>6619231</vt:i4>
-[...35 lines deleted...]
-        <vt:i4>5439602</vt:i4>
+        <vt:i4>6029400</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>mailto:plp39@cornell.edu</vt:lpwstr>
+        <vt:lpwstr>http://www.econthatmatters.com/byline/leslie-verteramo-chiu/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6029400</vt:i4>
+        <vt:i4>589848</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>http://www.econthatmatters.com/byline/leslie-verteramo-chiu/</vt:lpwstr>
+        <vt:lpwstr>https://ssrn.com/abstract=5154409</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Leslie Verteramo CV</dc:title>
   <dc:subject/>
   <dc:creator>Leslie Verteramo</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>