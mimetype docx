--- v1 (2026-01-14)
+++ v2 (2026-06-29)
@@ -425,83 +425,186 @@
       <w:r w:rsidR="00A827D8" w:rsidRPr="0073305C">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Johnso</w:t>
       </w:r>
       <w:r w:rsidR="004549B7">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n Graduate School of Management</w:t>
       </w:r>
       <w:r w:rsidR="00BF7D32">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Cornell University</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B4E6AAE" w14:textId="77777777" w:rsidR="00E54F4B" w:rsidRDefault="00E54F4B" w:rsidP="007472F5">
+    <w:p w14:paraId="5FEAE5F8" w14:textId="69CB856D" w:rsidR="000D6D96" w:rsidRDefault="00E54F4B" w:rsidP="007472F5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000D6D96">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Harold Bierman Jr. Distinguished Professor of Management, April 2026-present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="025BD4DF" w14:textId="77777777" w:rsidR="00620A33" w:rsidRPr="00620A33" w:rsidRDefault="00620A33" w:rsidP="00620A33">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620A33">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Stephen Russell '60, MBA '61 Distinguished Teaching Award, 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B4E6AAE" w14:textId="0FBDE08A" w:rsidR="00E54F4B" w:rsidRDefault="00E54F4B" w:rsidP="000D6D96">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Dr. Philip and Rosalyn Baron Professor of Management, </w:t>
       </w:r>
       <w:r w:rsidR="00BF7D32">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">July </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2016-present</w:t>
+        <w:t>2016-</w:t>
+      </w:r>
+      <w:r w:rsidR="000D6D96">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>April 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="581C2B32" w14:textId="77777777" w:rsidR="00620A33" w:rsidRPr="00620A33" w:rsidRDefault="00620A33" w:rsidP="00620A33">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620A33">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Core Faculty Award winner for the Two-Year MBA Class of 2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BB20AA2" w14:textId="77777777" w:rsidR="00620A33" w:rsidRPr="00620A33" w:rsidRDefault="00620A33" w:rsidP="00620A33">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620A33">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Core Faculty Award winner for the One-Year MBA program, 2019</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A5F7B69" w14:textId="77777777" w:rsidR="00B671F2" w:rsidRDefault="00B671F2" w:rsidP="00B671F2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Professor of Finance, </w:t>
       </w:r>
       <w:r w:rsidR="00BF7D32">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -753,54 +856,53 @@
       <w:r w:rsidR="00332061">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2005-</w:t>
       </w:r>
       <w:r w:rsidR="00BF7D32">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">June </w:t>
       </w:r>
       <w:r w:rsidR="00332061">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2008</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="705F544B" w14:textId="77777777" w:rsidR="0073305C" w:rsidRPr="0073305C" w:rsidRDefault="0073305C" w:rsidP="0073305C">
+    <w:p w14:paraId="705F544B" w14:textId="77777777" w:rsidR="0073305C" w:rsidRPr="0073305C" w:rsidRDefault="0073305C" w:rsidP="000D6D96">
       <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1431BFBA" w14:textId="77777777" w:rsidR="0073305C" w:rsidRDefault="00064446">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073305C">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Stern </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
@@ -1504,94 +1606,66 @@
     </w:p>
     <w:p w14:paraId="192798DF" w14:textId="77777777" w:rsidR="00064446" w:rsidRPr="0073305C" w:rsidRDefault="00146DC3" w:rsidP="00B97EB8">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Economics, </w:t>
       </w:r>
       <w:r w:rsidR="00064446" w:rsidRPr="0073305C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M.A., 1996</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F20694C" w14:textId="77777777" w:rsidR="00146DC3" w:rsidRDefault="00146DC3">
+    <w:p w14:paraId="39744A9F" w14:textId="77777777" w:rsidR="00064446" w:rsidRDefault="00064446">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+      <w:r w:rsidRPr="0073305C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...26 lines deleted...]
-      </w:smartTag>
+        <w:lastRenderedPageBreak/>
+        <w:t>Baruch College</w:t>
+      </w:r>
       <w:r w:rsidR="00146DC3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, CUNY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D5F9093" w14:textId="77777777" w:rsidR="00146DC3" w:rsidRDefault="00146DC3" w:rsidP="00B97EB8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B97EB8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">B.B.A. </w:t>
       </w:r>
@@ -1630,74 +1704,75 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1994</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="163A36F0" w14:textId="77777777" w:rsidR="00146DC3" w:rsidRPr="00146DC3" w:rsidRDefault="00B97EB8" w:rsidP="0002318E">
       <w:pPr>
         <w:ind w:firstLine="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Class </w:t>
       </w:r>
       <w:r w:rsidR="00146DC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Salutatorian</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="525A5F5E" w14:textId="77777777" w:rsidR="00064446" w:rsidRPr="0073305C" w:rsidRDefault="00064446">
-[...7 lines deleted...]
-    <w:p w14:paraId="348A7139" w14:textId="77777777" w:rsidR="00064446" w:rsidRDefault="00064446" w:rsidP="00851B13">
+    <w:p w14:paraId="62D8936F" w14:textId="77777777" w:rsidR="00620A33" w:rsidRDefault="00620A33" w:rsidP="00851B13">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0073305C">
+    </w:p>
+    <w:p w14:paraId="348A7139" w14:textId="3C249799" w:rsidR="00064446" w:rsidRDefault="00064446" w:rsidP="00851B13">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
+      </w:pPr>
+      <w:r w:rsidRPr="0073305C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>PUBLICATIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E26645C" w14:textId="77777777" w:rsidR="005E5FBB" w:rsidRDefault="005E5FBB" w:rsidP="00F607AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“From Market Making to Matchmaking: Does Bank Regulation Harm Market Liquidity?”</w:t>
       </w:r>
@@ -2412,51 +2487,69 @@
       <w:r w:rsidR="00AF266D" w:rsidRPr="00E54F4B">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“Individual Investor Trading and Return Patterns around Earnings Announcements”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5152DE02" w14:textId="77777777" w:rsidR="00AF266D" w:rsidRDefault="00AF266D" w:rsidP="00AF266D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073305C">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(with Ron Kaniel, Shuming Liu, and Sheridan Titman)</w:t>
+        <w:t xml:space="preserve">(with Ron Kaniel, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0073305C">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Shuming</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0073305C">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Liu, and Sheridan Titman)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="731BD747" w14:textId="77777777" w:rsidR="00AF266D" w:rsidRDefault="00AF266D" w:rsidP="00AF266D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB76DC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Journal of Finan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
@@ -2664,51 +2757,69 @@
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B476E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Encyclopedia of Quantitative Finance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (2010), Rama Cont ed., John Wiley &amp; Sons.</w:t>
+        <w:t xml:space="preserve"> (2010), Rama </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cont</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ed., John Wiley &amp; Sons.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B82E0DD" w14:textId="77777777" w:rsidR="00950D27" w:rsidRDefault="00950D27" w:rsidP="001B476E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36F93462" w14:textId="77777777" w:rsidR="00362D8C" w:rsidRDefault="00C24760" w:rsidP="00E54F4B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
@@ -3007,65 +3118,76 @@
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2275-2302</w:t>
       </w:r>
       <w:r w:rsidRPr="0073305C">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25AD63FD" w14:textId="77777777" w:rsidR="00510531" w:rsidRDefault="00510531" w:rsidP="00D26BA1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07E1BA3B" w14:textId="77777777" w:rsidR="000923AA" w:rsidRDefault="00FE5ED6" w:rsidP="00E54F4B">
+    <w:p w14:paraId="0567158B" w14:textId="77777777" w:rsidR="00620A33" w:rsidRDefault="00620A33" w:rsidP="00E54F4B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="07E1BA3B" w14:textId="299CF4C6" w:rsidR="000923AA" w:rsidRDefault="00FE5ED6" w:rsidP="00E54F4B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00C24760">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00E54F4B">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E54F4B">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -3154,86 +3276,75 @@
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DB76DC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Journal of Financial Markets</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12(2) (2009), 143-172 (lead article).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B16AC70" w14:textId="77777777" w:rsidR="00E54F4B" w:rsidRDefault="00E54F4B" w:rsidP="00E54F4B">
+    <w:p w14:paraId="5FE22FFC" w14:textId="77777777" w:rsidR="005E5FBB" w:rsidRDefault="005E5FBB" w:rsidP="00E54F4B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FE22FFC" w14:textId="77777777" w:rsidR="005E5FBB" w:rsidRDefault="005E5FBB" w:rsidP="00E54F4B">
+    <w:p w14:paraId="0357B496" w14:textId="77777777" w:rsidR="00D26BA1" w:rsidRDefault="00FE5ED6" w:rsidP="00E54F4B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...15 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00C24760">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00E54F4B">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E54F4B">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -4139,67 +4250,51 @@
       </w:pPr>
       <w:r w:rsidRPr="0073305C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>WORKING PAPERS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34585D06" w14:textId="51B4FAF0" w:rsidR="00491150" w:rsidRDefault="00491150" w:rsidP="00491150">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...15 lines deleted...]
-        <w:t>”</w:t>
+        <w:t>“Two Shades of Institutional Investors: Quants vs. Traditional”</w:t>
       </w:r>
       <w:r w:rsidRPr="0073305C">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CF57E01" w14:textId="66470E01" w:rsidR="00491150" w:rsidRPr="0073305C" w:rsidRDefault="00491150" w:rsidP="00491150">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073305C">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4506,228 +4601,238 @@
       <w:r w:rsidRPr="0073305C">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(with Joel Hasbrouck</w:t>
       </w:r>
       <w:r w:rsidR="007006D1">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="0073305C">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3768DD77" w14:textId="77777777" w:rsidR="0007269E" w:rsidRDefault="0007269E" w:rsidP="007006D1">
+    <w:p w14:paraId="4D0500C3" w14:textId="77777777" w:rsidR="00187FBC" w:rsidRDefault="00187FBC" w:rsidP="00187FBC">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="4D0500C3" w14:textId="77777777" w:rsidR="00187FBC" w:rsidRDefault="00187FBC" w:rsidP="00187FBC">
+      <w:r w:rsidRPr="0073305C">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">“Systematic Liquidity and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Learning about the Risk Premium.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53FB0D35" w14:textId="77777777" w:rsidR="00187FBC" w:rsidRDefault="00187FBC" w:rsidP="00187FBC">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0073305C">
-[...16 lines deleted...]
-    <w:p w14:paraId="53FB0D35" w14:textId="77777777" w:rsidR="00187FBC" w:rsidRDefault="00187FBC" w:rsidP="00187FBC">
+    </w:p>
+    <w:p w14:paraId="61369852" w14:textId="77777777" w:rsidR="00064446" w:rsidRPr="0073305C" w:rsidRDefault="00187FBC" w:rsidP="00187FBC">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="0073305C">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00064446" w:rsidRPr="0073305C">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“Prices and Spreads in Sequential Markets with Information Imperfe</w:t>
       </w:r>
       <w:r w:rsidR="007006D1">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ctions</w:t>
       </w:r>
       <w:r w:rsidR="0086541F">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007006D1">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A47768F" w14:textId="77777777" w:rsidR="003441FE" w:rsidRPr="0073305C" w:rsidRDefault="003441FE" w:rsidP="003441FE">
+    <w:p w14:paraId="72621B11" w14:textId="77777777" w:rsidR="00620A33" w:rsidRDefault="00620A33" w:rsidP="003441FE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0073305C">
+    </w:p>
+    <w:p w14:paraId="0A47768F" w14:textId="5EB21F28" w:rsidR="003441FE" w:rsidRPr="0073305C" w:rsidRDefault="003441FE" w:rsidP="003441FE">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
+      </w:pPr>
+      <w:r w:rsidRPr="0073305C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>TEACHING</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="729C1454" w14:textId="195ED78F" w:rsidR="00B07EE8" w:rsidRDefault="009B4DE4" w:rsidP="00566747">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">SC Johnson College of Business </w:t>
       </w:r>
       <w:r w:rsidR="00566747">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidR="00B07EE8" w:rsidRPr="0073305C">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cornell University </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BD1F47B" w14:textId="59B1461A" w:rsidR="00491150" w:rsidRDefault="00491150" w:rsidP="00491150">
+    <w:p w14:paraId="5BD1F47B" w14:textId="30E03E0F" w:rsidR="00491150" w:rsidRDefault="00491150" w:rsidP="00491150">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073305C">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Investment and Portfolio Management </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(MBA, </w:t>
       </w:r>
+      <w:r w:rsidR="00DA53EB">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2006-2014, </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2026-present</w:t>
       </w:r>
       <w:r w:rsidRPr="0073305C">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CDACE35" w14:textId="727685EC" w:rsidR="009B4DE4" w:rsidRDefault="009B4DE4" w:rsidP="00491150">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4823,147 +4928,50 @@
         <w:t>the core MBA finance course), (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2014-</w:t>
       </w:r>
       <w:r w:rsidR="00ED745C">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
-      </w:r>
-[...95 lines deleted...]
-        <w:t>, 2019</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5676CC80" w14:textId="77777777" w:rsidR="001045ED" w:rsidRDefault="00B07EE8" w:rsidP="001045ED">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073305C">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nominated for the Apple Teaching Award, 2006</w:t>
       </w:r>
       <w:r w:rsidR="00FC1A5F">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5526,65 +5534,56 @@
         <w:t>aking: Does Post-Crisis Regulation Harm Market Liquidity?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29ABEAA5" w14:textId="77777777" w:rsidR="005A16A7" w:rsidRDefault="005A16A7" w:rsidP="006D32BF">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43557E8E" w14:textId="77777777" w:rsidR="006D32BF" w:rsidRDefault="006D32BF" w:rsidP="006D32BF">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006D32BF">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>4th</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> annual Sydney Market Microstructure Meeting</w:t>
+        <w:t>4th annual Sydney Market Microstructure Meeting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, April 2019</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41E4D36B" w14:textId="77777777" w:rsidR="006D32BF" w:rsidRDefault="006D32BF" w:rsidP="005A16A7">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D67897">
@@ -5649,67 +5648,59 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>American Finance Association Meeting, January 2017</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EB24297" w14:textId="77777777" w:rsidR="00803306" w:rsidRDefault="00803306" w:rsidP="00950D27">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>“Correlated High-Frequency Trading”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77B1912A" w14:textId="77777777" w:rsidR="00803306" w:rsidRDefault="00803306" w:rsidP="00950D27">
-[...15 lines deleted...]
-    <w:p w14:paraId="721AF130" w14:textId="6C099EFD" w:rsidR="003E2CE3" w:rsidRDefault="003E2CE3" w:rsidP="00950D27">
+    <w:p w14:paraId="5A748A55" w14:textId="77777777" w:rsidR="00DA53EB" w:rsidRDefault="00DA53EB" w:rsidP="00950D27">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="721AF130" w14:textId="25B98D75" w:rsidR="003E2CE3" w:rsidRDefault="003E2CE3" w:rsidP="00950D27">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">FINRA/Columbia </w:t>
       </w:r>
       <w:r w:rsidR="00190514">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>University Market Structure Conference, November 2016</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA3C53D" w14:textId="77777777" w:rsidR="00190514" w:rsidRDefault="00190514" w:rsidP="00950D27">
       <w:pPr>
         <w:rPr>
@@ -7413,58 +7404,51 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> / Session Chairperson</w:t>
       </w:r>
       <w:r w:rsidR="009B4DE4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> / Panels</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="301E70C4" w14:textId="0C3DB605" w:rsidR="008D7B6E" w:rsidRDefault="008D7B6E" w:rsidP="008D7B6E">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Stern Microstructure Meeting, May 202</w:t>
-[...6 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>Stern Microstructure Meeting, May 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6161AA54" w14:textId="24F127A4" w:rsidR="008023ED" w:rsidRDefault="008023ED" w:rsidP="008023ED">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Stern Microstructure Meeting, May 2024</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41C51757" w14:textId="746E70CB" w:rsidR="003F40E4" w:rsidRDefault="003F40E4" w:rsidP="006D32BF">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -12532,57 +12516,59 @@
         <w:t>American Economic Journal: Microeconomics</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="360C18F7" w14:textId="77777777" w:rsidR="00F54CEC" w:rsidRPr="0073305C" w:rsidRDefault="00F54CEC">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073305C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>American Economic Review</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09268FF4" w14:textId="77777777" w:rsidR="00064446" w:rsidRPr="0073305C" w:rsidRDefault="00064446">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0073305C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Econometrica</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="276D3D6A" w14:textId="77777777" w:rsidR="000F5043" w:rsidRPr="0073305C" w:rsidRDefault="000F5043">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073305C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>European Financial Management</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24D9C0B5" w14:textId="77777777" w:rsidR="000F5043" w:rsidRPr="0073305C" w:rsidRDefault="000F5043">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073305C">
         <w:rPr>
@@ -13499,113 +13485,153 @@
       <w:r w:rsidR="009E3C37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="0073305C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-5 Market Quality Statistics, December 2002</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43D8C12A" w14:textId="77777777" w:rsidR="00CB5ADA" w:rsidRPr="0073305C" w:rsidRDefault="00CB5ADA" w:rsidP="00CB5ADA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D773415" w14:textId="77777777" w:rsidR="00CB5ADA" w:rsidRPr="0073305C" w:rsidRDefault="00CB5ADA" w:rsidP="00CB5ADA">
+    <w:p w14:paraId="6D773415" w14:textId="5E846C35" w:rsidR="00CB5ADA" w:rsidRDefault="00CB5ADA" w:rsidP="00CB5ADA">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073305C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>G. Grants</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="111602F1" w14:textId="77777777" w:rsidR="002E42FC" w:rsidRDefault="002E42FC" w:rsidP="00012C32">
+      <w:r w:rsidR="003A5116">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Awards</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44ED6E60" w14:textId="73035665" w:rsidR="003A5116" w:rsidRDefault="003A5116" w:rsidP="00012C32">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>New York Stock Exchange, 2012</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="6304580A" w14:textId="77777777" w:rsidR="001045ED" w:rsidRDefault="00CB5ADA" w:rsidP="00012C32">
+        <w:t xml:space="preserve">Johnson School, </w:t>
+      </w:r>
+      <w:r w:rsidR="00984A6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cornell University, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2026 AI Curriculum Innovation Award</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="111602F1" w14:textId="673A5C22" w:rsidR="002E42FC" w:rsidRDefault="002E42FC" w:rsidP="00012C32">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>New York Stock Exchange, 2012</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="147B8E07" w14:textId="77777777" w:rsidR="002E42FC" w:rsidRPr="002E42FC" w:rsidRDefault="002E42FC" w:rsidP="002E42FC">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002E42FC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(grant received for the project “Relative Tick Size and the Trading Environment”)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6304580A" w14:textId="77777777" w:rsidR="001045ED" w:rsidRDefault="00CB5ADA" w:rsidP="00012C32">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0073305C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Salomon Center, Stern School of Business, New York Univers</w:t>
       </w:r>
       <w:r w:rsidR="001045ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ity, 2000, 2003</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38B26BFF" w14:textId="77777777" w:rsidR="00CB5ADA" w:rsidRPr="0073305C" w:rsidRDefault="00CB5ADA" w:rsidP="00012C32">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -13646,69 +13672,59 @@
         </w:rPr>
         <w:t xml:space="preserve">t: Evidence </w:t>
       </w:r>
       <w:r w:rsidR="001045ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>on the Evolution of</w:t>
       </w:r>
       <w:r w:rsidR="00012C32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0073305C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Liquidity” and “How Noise Trading Affects Markets: An Experimental Analysis”)</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Liquidity” and “How Noise Trading Affects Markets: An Experimental Analysis”). </w:t>
+      </w:r>
       <w:r w:rsidRPr="0073305C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:spacing w:val="-2"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="2FE5F2D9" w14:textId="77777777" w:rsidR="00CB5ADA" w:rsidRDefault="00CB5ADA" w:rsidP="00CB5ADA">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23A2472D" w14:textId="77777777" w:rsidR="00DB76DC" w:rsidRDefault="00CB5ADA" w:rsidP="00DB76DC">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="00064446" w:rsidRPr="0073305C">
         <w:rPr>
@@ -13998,65 +14014,56 @@
         <w:t>2019-2020</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F88482" w14:textId="77777777" w:rsidR="00A8064A" w:rsidRDefault="00A8064A" w:rsidP="00FE5ED6">
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Conference Organizer, “</w:t>
       </w:r>
       <w:r w:rsidRPr="00A8064A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>New insights on financial decisions and market structure: A conference in honor of Maureen O’Hara</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> June 2018</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”, June 2018</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D00610A" w14:textId="77777777" w:rsidR="00C124C1" w:rsidRDefault="00C124C1" w:rsidP="002C2D52">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Long-term Budget Planning Committee, 2015</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1297B98B" w14:textId="77777777" w:rsidR="007F2AB7" w:rsidRDefault="007F2AB7" w:rsidP="007F2AB7">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -14086,1034 +14093,1038 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2010-2012, 2014-2015</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61B5B52D" w14:textId="77777777" w:rsidR="007F2AB7" w:rsidRDefault="007F2AB7" w:rsidP="005F1B68">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Faculty Search Committee (MFI and CMAM), 2014-2015</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12F47B95" w14:textId="77777777" w:rsidR="00C124C1" w:rsidRDefault="00C124C1" w:rsidP="005F1B68">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00677B18">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ccelerated </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>MBA Review Committee, 2014-2015</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4835BCC0" w14:textId="77777777" w:rsidR="005F1B68" w:rsidRDefault="005F1B68" w:rsidP="005F1B68">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Academic Partner co-leading </w:t>
+      </w:r>
+      <w:r w:rsidR="007F2AB7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the CMAM immersion, 2005-2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5096DF60" w14:textId="77777777" w:rsidR="005D25F3" w:rsidRDefault="005D25F3" w:rsidP="005D25F3">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Clinical Professor Appointment Committee, 2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4704469B" w14:textId="77777777" w:rsidR="007F2AB7" w:rsidRDefault="007F2AB7" w:rsidP="005D25F3">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Data Committee, 2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A159542" w14:textId="77777777" w:rsidR="005D25F3" w:rsidRDefault="005D25F3" w:rsidP="005D25F3">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Non-Tenure Track Faculty Rea</w:t>
+      </w:r>
+      <w:r w:rsidR="007F2AB7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ppointment Committee, 2013-2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="790BBC7F" w14:textId="77777777" w:rsidR="005F1B68" w:rsidRDefault="005F1B68" w:rsidP="005F1B68">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NYCTech</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Johnson </w:t>
+      </w:r>
+      <w:r w:rsidR="008D6A70">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Curriculum and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Faculty </w:t>
+      </w:r>
+      <w:r w:rsidR="007F2AB7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Planning Committee, 2012-2013</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="524B44D4" w14:textId="77777777" w:rsidR="00D252B4" w:rsidRDefault="00D252B4" w:rsidP="005F1B68">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research Committee, </w:t>
+      </w:r>
+      <w:r w:rsidR="009A4D20">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2012-</w:t>
+      </w:r>
+      <w:r w:rsidR="007F2AB7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2013</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C9C5A0D" w14:textId="77777777" w:rsidR="00D252B4" w:rsidRDefault="00D252B4" w:rsidP="005F1B68">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">China Implementation Committee, </w:t>
+      </w:r>
+      <w:r w:rsidR="009A4D20">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2012-</w:t>
+      </w:r>
+      <w:r w:rsidR="007F2AB7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2013</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="053760D2" w14:textId="77777777" w:rsidR="00DB7B97" w:rsidRDefault="00DB7B97" w:rsidP="00D252B4">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Business Minor Committee, 2012-</w:t>
+      </w:r>
+      <w:r w:rsidR="007F2AB7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2013</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3889FF54" w14:textId="77777777" w:rsidR="0066776C" w:rsidRDefault="0066776C" w:rsidP="005F1B68">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conce</w:t>
+      </w:r>
+      <w:r w:rsidR="00D252B4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nt</w:t>
+      </w:r>
+      <w:r w:rsidR="007F2AB7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rations Committee, 2012-present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21150558" w14:textId="77777777" w:rsidR="001E47D5" w:rsidRPr="00DB76DC" w:rsidRDefault="001E47D5" w:rsidP="008D6A70">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ph.D. Committee, 2008-2009, 2010-</w:t>
+      </w:r>
+      <w:r w:rsidR="00833236">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2012</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E7AD3EA" w14:textId="77777777" w:rsidR="003A67B0" w:rsidRDefault="003A67B0" w:rsidP="00764453">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reappointment Committee, 2009-2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="092094C6" w14:textId="77777777" w:rsidR="00DB76DC" w:rsidRPr="00DB76DC" w:rsidRDefault="00312B80" w:rsidP="008D6A70">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F55026" w:rsidRPr="00DB76DC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Finance Curriculum Task Force, 2006-</w:t>
+      </w:r>
+      <w:r w:rsidR="009B323D" w:rsidRPr="00DB76DC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2008</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41F81E76" w14:textId="77777777" w:rsidR="00DB76DC" w:rsidRPr="00DB76DC" w:rsidRDefault="009B323D" w:rsidP="00DB76DC">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB76DC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Admissions and Career Management Committee, 2007-2008</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B566FD" w14:textId="77777777" w:rsidR="00DB76DC" w:rsidRPr="00DB76DC" w:rsidRDefault="00F54CEC" w:rsidP="00DB76DC">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB76DC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Asset Management Chair Search Committee, 2006-2007</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="583CD4BF" w14:textId="77777777" w:rsidR="00641099" w:rsidRDefault="00F54CEC" w:rsidP="00641099">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB76DC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Organizer of Finance Workshop, 2006-200</w:t>
+      </w:r>
+      <w:r w:rsidR="003F6F58">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30BA7F40" w14:textId="77777777" w:rsidR="00E57B3B" w:rsidRDefault="00E57B3B" w:rsidP="00B34564">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43817335" w14:textId="77777777" w:rsidR="00641099" w:rsidRDefault="00921499" w:rsidP="00B34564">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S.C. Johnson College of Business and </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34564">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Cornell University service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7710A663" w14:textId="4A5BEBDF" w:rsidR="005E0AB0" w:rsidRDefault="00AA3A7A" w:rsidP="005E0AB0">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resilient Cornell, </w:t>
+      </w:r>
+      <w:r w:rsidR="005E0AB0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Provost</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r w:rsidR="005E0AB0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Steering Committee</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Member, 2025-2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02975783" w14:textId="1541EE0C" w:rsidR="005A1EBD" w:rsidRDefault="005A1EBD" w:rsidP="005E0AB0">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ad-hoc Committee for tenure case, Chair, 2025-2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2687192C" w14:textId="7389A54C" w:rsidR="005E0AB0" w:rsidRDefault="005E0AB0" w:rsidP="005E0AB0">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ad-hoc Committee for promotion case, Chair, 2025-2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="003EA4C1" w14:textId="7DFD9639" w:rsidR="00844630" w:rsidRDefault="00844630" w:rsidP="00844630">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Finance Faculty Search Committee, </w:t>
+      </w:r>
+      <w:r w:rsidR="00645C51">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o-</w:t>
+      </w:r>
+      <w:r w:rsidR="00645C51">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hair</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3A7A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024-2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="582D9816" w14:textId="41512DFC" w:rsidR="00FE4415" w:rsidRDefault="00FE4415" w:rsidP="00844630">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>University Financial Policies Committee</w:t>
+      </w:r>
+      <w:r w:rsidR="00796079">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, 2022-present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11299291" w14:textId="50A552FB" w:rsidR="00C22254" w:rsidRDefault="00C22254" w:rsidP="00C22254">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>S.C. Johnson Educational Policy Committee, 2018-2020, 2021-2023, 2024-present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76E53D94" w14:textId="5B6CAED4" w:rsidR="00456EC7" w:rsidRDefault="00456EC7" w:rsidP="00456EC7">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ad-hoc Committee for promotion case, </w:t>
+      </w:r>
+      <w:r w:rsidR="00645C51">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chair, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2024-2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68306A0B" w14:textId="6776AB14" w:rsidR="00E57B3B" w:rsidRDefault="00E57B3B" w:rsidP="00E57B3B">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Faculty Search Committee for Johnson (NYC) and Cornell Tech Finance Cluster Search</w:t>
+      </w:r>
+      <w:r w:rsidR="00844630">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, co-chair, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2022-2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="149389D0" w14:textId="77777777" w:rsidR="00C16F30" w:rsidRDefault="00C16F30" w:rsidP="00F805AA">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>S.C. Johnson Faculty Policy Committee, 2017-</w:t>
+      </w:r>
+      <w:r w:rsidR="00F805AA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B1ABDBC" w14:textId="77777777" w:rsidR="00405DBB" w:rsidRDefault="00405DBB" w:rsidP="00F7731B">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Shared Research Support Task Force, 2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BEDD8F2" w14:textId="77777777" w:rsidR="00B34564" w:rsidRDefault="00B34564" w:rsidP="00B34564">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Faculty Advisory Committee on Tenure Appointments, 2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA89B4B" w14:textId="77777777" w:rsidR="00B34564" w:rsidRDefault="00B34564" w:rsidP="00B34564">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ad-hoc Committee for tenure case, 2013-2014</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE7590">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="255A9538" w14:textId="77777777" w:rsidR="00B34564" w:rsidRDefault="00B34564" w:rsidP="00B34564">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Institute for the Advancement of Economics at Cornell, Advisory Committee 2011-2012</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F1B3A52" w14:textId="77777777" w:rsidR="00B34564" w:rsidRDefault="00B34564" w:rsidP="00B34564">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ad-hoc Outside Member of Tenure Committee, 2011</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72991F5F" w14:textId="77777777" w:rsidR="00B34564" w:rsidRDefault="00B34564" w:rsidP="00B34564">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77557991" w14:textId="77777777" w:rsidR="00641099" w:rsidRPr="00641099" w:rsidRDefault="004B09F0" w:rsidP="00641099">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00641099">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Stern School of Business, New York University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2525ABD5" w14:textId="77777777" w:rsidR="00641099" w:rsidRPr="00641099" w:rsidRDefault="00064446" w:rsidP="00641099">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00641099">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Co-Organizer of Finance Workshop, 2003-2004</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="313DE378" w14:textId="77777777" w:rsidR="00312B80" w:rsidRDefault="00312B80" w:rsidP="00641099">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E4C4B4F" w14:textId="77777777" w:rsidR="0050448E" w:rsidRDefault="0050448E" w:rsidP="00641099">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Master Thesis Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FF1F1F0" w14:textId="77777777" w:rsidR="00625CBB" w:rsidRDefault="00625CBB" w:rsidP="0050448E">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fengping</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zheng (Committee Member, Cornell University)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FDB4EAB" w14:textId="77777777" w:rsidR="0050448E" w:rsidRDefault="0050448E" w:rsidP="0050448E">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yadav Gopalan (Chair, Cornell University)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B65BEBA" w14:textId="77777777" w:rsidR="0050448E" w:rsidRDefault="0050448E" w:rsidP="0050448E">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jonathan Park (Chair, Cornell University)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6952BFC8" w14:textId="77777777" w:rsidR="00D35BE7" w:rsidRDefault="00D35BE7" w:rsidP="0050448E">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F931346" w14:textId="7857617B" w:rsidR="00AA3A7A" w:rsidRDefault="004B09F0" w:rsidP="00AA3A7A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00641099">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ph</w:t>
+      </w:r>
+      <w:r w:rsidR="001045ED" w:rsidRPr="00641099">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00641099">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="001045ED" w:rsidRPr="00641099">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00641099">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Thesis Committees</w:t>
+      </w:r>
+      <w:r w:rsidR="00751467">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61D20A0D" w14:textId="77777777" w:rsidR="005A1EBD" w:rsidRDefault="005A1EBD" w:rsidP="005A1EBD">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Margarita Shyian (Chair, Cornell University)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A427CD5" w14:textId="5DDDB9B3" w:rsidR="005A1EBD" w:rsidRDefault="005A1EBD" w:rsidP="00AA3A7A">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Spencer Dean (Committee Member, Cornell University)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F11AA9A" w14:textId="0AFBD5B7" w:rsidR="00AA3A7A" w:rsidRDefault="00AA3A7A" w:rsidP="00AA3A7A">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>A</w:t>
-[...951 lines deleted...]
-        </w:rPr>
         <w:t>Fred Sun (Co-Chair, Cornell University)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22D46CC5" w14:textId="447B2E3A" w:rsidR="00796079" w:rsidRDefault="00796079" w:rsidP="008D6A70">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t xml:space="preserve">William Wei Xiong (Committee Member, Cornell </w:t>
       </w:r>
       <w:r w:rsidR="00581062">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>University</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A5D91AA" w14:textId="77777777" w:rsidR="00C16F30" w:rsidRDefault="00C16F30" w:rsidP="00C16F30">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -15213,56 +15224,65 @@
     </w:p>
     <w:p w14:paraId="3C59B2BF" w14:textId="77777777" w:rsidR="00E43921" w:rsidRDefault="00E43921" w:rsidP="00AA206B">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Eddie Zhang (Committee Member, University of Utah)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="582B1DC1" w14:textId="77777777" w:rsidR="0050448E" w:rsidRDefault="0050448E" w:rsidP="0050448E">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>Liheng Xu (Committee Member, Cornell University)</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Liheng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Xu (Committee Member, Cornell University)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09216330" w14:textId="77777777" w:rsidR="009C0B32" w:rsidRDefault="009C0B32" w:rsidP="00641099">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Zhuo Zhong (Committee Member, Cornell University)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60E6D565" w14:textId="77777777" w:rsidR="007E67F9" w:rsidRDefault="007E67F9" w:rsidP="00641099">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -15393,124 +15413,124 @@
       </w:r>
       <w:r w:rsidR="0023587A" w:rsidRPr="00641099">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, New York University</w:t>
       </w:r>
       <w:r w:rsidR="00064446" w:rsidRPr="00641099">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40DFCDA2" w14:textId="77777777" w:rsidR="00921499" w:rsidRDefault="00921499" w:rsidP="003A6EFE">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64E0A7C6" w14:textId="26DE4E59" w:rsidR="005A7778" w:rsidRDefault="005A7778" w:rsidP="006C59E5">
+    <w:p w14:paraId="64E0A7C6" w14:textId="48FD6475" w:rsidR="005A7778" w:rsidRDefault="005A7778" w:rsidP="006C59E5">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Updated:</w:t>
       </w:r>
       <w:r w:rsidR="005E12E5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003D135E">
-[...4 lines deleted...]
-        <w:t>December 2025</w:t>
+      <w:r w:rsidR="00620A33">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>June 2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="199154A9" w14:textId="77777777" w:rsidR="00796079" w:rsidRPr="00641099" w:rsidRDefault="00796079" w:rsidP="006C59E5">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00796079" w:rsidRPr="00641099" w:rsidSect="00D46503">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="073A672E" w14:textId="77777777" w:rsidR="00334F19" w:rsidRDefault="00334F19">
+    <w:p w14:paraId="3B3A2861" w14:textId="77777777" w:rsidR="00547EAD" w:rsidRDefault="00547EAD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7BB9B05A" w14:textId="77777777" w:rsidR="00334F19" w:rsidRDefault="00334F19">
+    <w:p w14:paraId="4B1D2480" w14:textId="77777777" w:rsidR="00547EAD" w:rsidRDefault="00547EAD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -15647,102 +15667,102 @@
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="6A0EAB4B" w14:textId="77777777" w:rsidR="00ED745C" w:rsidRDefault="00ED745C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7478B6D7" w14:textId="77777777" w:rsidR="00ED745C" w:rsidRDefault="00ED745C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D5A5174" w14:textId="77777777" w:rsidR="00334F19" w:rsidRDefault="00334F19">
+    <w:p w14:paraId="0004A8FD" w14:textId="77777777" w:rsidR="00547EAD" w:rsidRDefault="00547EAD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2698C58B" w14:textId="77777777" w:rsidR="00334F19" w:rsidRDefault="00334F19">
+    <w:p w14:paraId="48ED3620" w14:textId="77777777" w:rsidR="00547EAD" w:rsidRDefault="00547EAD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4B86D494" w14:textId="77777777" w:rsidR="00ED745C" w:rsidRDefault="00ED745C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2ECF04DC" w14:textId="77777777" w:rsidR="00ED745C" w:rsidRDefault="00ED745C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3778FF15" w14:textId="77777777" w:rsidR="00ED745C" w:rsidRDefault="00ED745C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13027762"/>
+    <w:nsid w:val="0C2C20C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="52200DE2"/>
+    <w:tmpl w:val="8402B042"/>
     <w:lvl w:ilvl="0" w:tplc="4F84114A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -15810,191 +15830,305 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E0D7F47"/>
+    <w:nsid w:val="13027762"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1E60CCF4"/>
-    <w:lvl w:ilvl="0" w:tplc="5A4EE240">
+    <w:tmpl w:val="52200DE2"/>
+    <w:lvl w:ilvl="0" w:tplc="4F84114A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E0D7F47"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1E60CCF4"/>
+    <w:lvl w:ilvl="0" w:tplc="5A4EE240">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="257C3459"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC1024D2"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16066,51 +16200,165 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CC21DE2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EC1A3B9A"/>
+    <w:lvl w:ilvl="0" w:tplc="4F84114A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="463102F0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1E60CCF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -16207,51 +16455,164 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56083821"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1290885E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EDA123B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1884D5DA"/>
     <w:lvl w:ilvl="0" w:tplc="4F84114A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -16348,51 +16709,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C5D6A61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9150225C"/>
     <w:lvl w:ilvl="0" w:tplc="8CF070B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
@@ -16439,51 +16800,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CA134DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BD3C5DF2"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16555,51 +16916,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79377831"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6388D53C"/>
     <w:lvl w:ilvl="0" w:tplc="4F84114A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -16669,51 +17030,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A834B22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="649041A2"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -16759,74 +17120,83 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1241332619">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="336927182">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1596861848">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="738987011">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="342778726">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="539324254">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="374234682">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="865024204">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="2140419919">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="336927182">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="10" w16cid:durableId="4016645">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1596861848">
+  <w:num w:numId="11" w16cid:durableId="488057851">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="738987011">
-[...14 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="2140419919">
+  <w:num w:numId="12" w16cid:durableId="1064908453">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
@@ -16865,241 +17235,249 @@
     <w:rsid w:val="000620F3"/>
     <w:rsid w:val="00064446"/>
     <w:rsid w:val="00064789"/>
     <w:rsid w:val="00066B93"/>
     <w:rsid w:val="00070A4F"/>
     <w:rsid w:val="0007269E"/>
     <w:rsid w:val="00075019"/>
     <w:rsid w:val="00075029"/>
     <w:rsid w:val="00075649"/>
     <w:rsid w:val="00077A72"/>
     <w:rsid w:val="00080812"/>
     <w:rsid w:val="00082F77"/>
     <w:rsid w:val="00085B50"/>
     <w:rsid w:val="00085FF4"/>
     <w:rsid w:val="00086530"/>
     <w:rsid w:val="00086F14"/>
     <w:rsid w:val="000910EB"/>
     <w:rsid w:val="000923AA"/>
     <w:rsid w:val="000926C5"/>
     <w:rsid w:val="000A45BB"/>
     <w:rsid w:val="000A5E30"/>
     <w:rsid w:val="000B46D2"/>
     <w:rsid w:val="000C2C55"/>
     <w:rsid w:val="000C2E76"/>
     <w:rsid w:val="000D3166"/>
+    <w:rsid w:val="000D6D96"/>
     <w:rsid w:val="000E0A12"/>
     <w:rsid w:val="000F4189"/>
     <w:rsid w:val="000F5043"/>
     <w:rsid w:val="001045ED"/>
     <w:rsid w:val="00104FB4"/>
     <w:rsid w:val="00107B18"/>
     <w:rsid w:val="0011005B"/>
     <w:rsid w:val="001250F1"/>
     <w:rsid w:val="0013019A"/>
     <w:rsid w:val="00131DCB"/>
     <w:rsid w:val="001414E3"/>
     <w:rsid w:val="00146DC3"/>
     <w:rsid w:val="00161BD5"/>
     <w:rsid w:val="00166994"/>
     <w:rsid w:val="0018101B"/>
     <w:rsid w:val="001811D2"/>
     <w:rsid w:val="00187FBC"/>
     <w:rsid w:val="00190514"/>
     <w:rsid w:val="001916A8"/>
     <w:rsid w:val="00193321"/>
     <w:rsid w:val="001A20EB"/>
     <w:rsid w:val="001A5BA6"/>
     <w:rsid w:val="001A72B5"/>
     <w:rsid w:val="001B00DC"/>
     <w:rsid w:val="001B2CB0"/>
     <w:rsid w:val="001B476E"/>
     <w:rsid w:val="001B4B61"/>
+    <w:rsid w:val="001C1E78"/>
     <w:rsid w:val="001C5E30"/>
     <w:rsid w:val="001D1C64"/>
     <w:rsid w:val="001D2577"/>
     <w:rsid w:val="001D53E2"/>
     <w:rsid w:val="001E1838"/>
     <w:rsid w:val="001E3634"/>
     <w:rsid w:val="001E3CEB"/>
     <w:rsid w:val="001E47D5"/>
     <w:rsid w:val="001E57E7"/>
     <w:rsid w:val="001F44B9"/>
     <w:rsid w:val="00203BD5"/>
     <w:rsid w:val="00205271"/>
     <w:rsid w:val="0020755B"/>
     <w:rsid w:val="002109A9"/>
     <w:rsid w:val="002153E9"/>
     <w:rsid w:val="00216CDC"/>
     <w:rsid w:val="002277EB"/>
     <w:rsid w:val="00230A55"/>
     <w:rsid w:val="00235267"/>
     <w:rsid w:val="0023587A"/>
     <w:rsid w:val="0024365B"/>
     <w:rsid w:val="0025328D"/>
     <w:rsid w:val="002639AB"/>
     <w:rsid w:val="00266BDD"/>
     <w:rsid w:val="00270B8B"/>
     <w:rsid w:val="00271947"/>
     <w:rsid w:val="00273BAD"/>
     <w:rsid w:val="00273DBE"/>
     <w:rsid w:val="002766A9"/>
     <w:rsid w:val="00291836"/>
     <w:rsid w:val="002A0913"/>
     <w:rsid w:val="002A36FC"/>
     <w:rsid w:val="002C0850"/>
     <w:rsid w:val="002C2D52"/>
     <w:rsid w:val="002C3038"/>
     <w:rsid w:val="002E42FC"/>
     <w:rsid w:val="002F0CC8"/>
     <w:rsid w:val="002F79CF"/>
     <w:rsid w:val="00300096"/>
+    <w:rsid w:val="00300A4E"/>
     <w:rsid w:val="00301021"/>
     <w:rsid w:val="0030378A"/>
     <w:rsid w:val="0030771C"/>
     <w:rsid w:val="0031157C"/>
     <w:rsid w:val="00312B80"/>
     <w:rsid w:val="00315845"/>
     <w:rsid w:val="00325564"/>
     <w:rsid w:val="003269F0"/>
     <w:rsid w:val="00331FEA"/>
     <w:rsid w:val="00332061"/>
     <w:rsid w:val="00334F19"/>
     <w:rsid w:val="0033551D"/>
     <w:rsid w:val="003441FE"/>
     <w:rsid w:val="00344786"/>
     <w:rsid w:val="00356981"/>
     <w:rsid w:val="00362D8C"/>
     <w:rsid w:val="00365257"/>
     <w:rsid w:val="00367A3B"/>
     <w:rsid w:val="00377EDD"/>
     <w:rsid w:val="00380183"/>
     <w:rsid w:val="00380392"/>
     <w:rsid w:val="00385B3B"/>
     <w:rsid w:val="00392964"/>
     <w:rsid w:val="00392F66"/>
     <w:rsid w:val="003932F8"/>
     <w:rsid w:val="0039733A"/>
+    <w:rsid w:val="003A5116"/>
     <w:rsid w:val="003A67B0"/>
     <w:rsid w:val="003A6EFE"/>
     <w:rsid w:val="003B39FA"/>
     <w:rsid w:val="003C1A4E"/>
     <w:rsid w:val="003C1C3F"/>
     <w:rsid w:val="003C56A4"/>
     <w:rsid w:val="003C591C"/>
     <w:rsid w:val="003D135E"/>
     <w:rsid w:val="003D3280"/>
     <w:rsid w:val="003D5FF8"/>
     <w:rsid w:val="003E2CE3"/>
     <w:rsid w:val="003E5B68"/>
     <w:rsid w:val="003E7B00"/>
     <w:rsid w:val="003F010C"/>
     <w:rsid w:val="003F2228"/>
     <w:rsid w:val="003F3F28"/>
     <w:rsid w:val="003F40E4"/>
     <w:rsid w:val="003F4DB8"/>
     <w:rsid w:val="003F6F58"/>
     <w:rsid w:val="004015FC"/>
     <w:rsid w:val="00404FB8"/>
     <w:rsid w:val="00405DBB"/>
     <w:rsid w:val="004071F8"/>
     <w:rsid w:val="00411B02"/>
     <w:rsid w:val="00430DA9"/>
     <w:rsid w:val="00431F4E"/>
     <w:rsid w:val="004321DB"/>
     <w:rsid w:val="00435D19"/>
     <w:rsid w:val="00437A9C"/>
     <w:rsid w:val="004420C8"/>
     <w:rsid w:val="00452424"/>
     <w:rsid w:val="004549B7"/>
     <w:rsid w:val="00456EC7"/>
     <w:rsid w:val="00461596"/>
     <w:rsid w:val="00463D9D"/>
     <w:rsid w:val="0046492C"/>
     <w:rsid w:val="0046791A"/>
     <w:rsid w:val="004767D5"/>
     <w:rsid w:val="00477682"/>
     <w:rsid w:val="00482AD1"/>
     <w:rsid w:val="00491150"/>
     <w:rsid w:val="0049206A"/>
     <w:rsid w:val="00496B97"/>
     <w:rsid w:val="004A5DEF"/>
     <w:rsid w:val="004B09F0"/>
     <w:rsid w:val="004C2928"/>
     <w:rsid w:val="004C58B9"/>
     <w:rsid w:val="004C6A6F"/>
     <w:rsid w:val="004C7420"/>
+    <w:rsid w:val="004E5A0B"/>
     <w:rsid w:val="004F7F4D"/>
     <w:rsid w:val="00501402"/>
     <w:rsid w:val="005029CD"/>
     <w:rsid w:val="00503CF4"/>
     <w:rsid w:val="0050448E"/>
     <w:rsid w:val="00510531"/>
     <w:rsid w:val="00521164"/>
     <w:rsid w:val="00530EE8"/>
     <w:rsid w:val="0053555F"/>
     <w:rsid w:val="00546ACE"/>
     <w:rsid w:val="00546D99"/>
+    <w:rsid w:val="00547EAD"/>
     <w:rsid w:val="00552A0B"/>
     <w:rsid w:val="00566747"/>
     <w:rsid w:val="0057363D"/>
     <w:rsid w:val="00574A56"/>
     <w:rsid w:val="00581062"/>
     <w:rsid w:val="00582166"/>
     <w:rsid w:val="00593951"/>
     <w:rsid w:val="00593B6F"/>
     <w:rsid w:val="0059766D"/>
     <w:rsid w:val="00597FFD"/>
+    <w:rsid w:val="005A0C0B"/>
     <w:rsid w:val="005A16A7"/>
     <w:rsid w:val="005A1EBD"/>
     <w:rsid w:val="005A410F"/>
     <w:rsid w:val="005A5AC8"/>
     <w:rsid w:val="005A60CF"/>
     <w:rsid w:val="005A7778"/>
     <w:rsid w:val="005A792D"/>
     <w:rsid w:val="005C02C5"/>
     <w:rsid w:val="005C175E"/>
     <w:rsid w:val="005C2335"/>
     <w:rsid w:val="005C6185"/>
     <w:rsid w:val="005D19D8"/>
     <w:rsid w:val="005D1A66"/>
     <w:rsid w:val="005D25F3"/>
     <w:rsid w:val="005D6AA5"/>
     <w:rsid w:val="005D70F9"/>
     <w:rsid w:val="005E0AB0"/>
     <w:rsid w:val="005E12E5"/>
     <w:rsid w:val="005E4230"/>
     <w:rsid w:val="005E5FBB"/>
     <w:rsid w:val="005E68BE"/>
     <w:rsid w:val="005F0370"/>
     <w:rsid w:val="005F14B1"/>
     <w:rsid w:val="005F1A0E"/>
     <w:rsid w:val="005F1B68"/>
     <w:rsid w:val="005F73ED"/>
     <w:rsid w:val="00611BE1"/>
     <w:rsid w:val="00614D42"/>
     <w:rsid w:val="00616300"/>
+    <w:rsid w:val="00620A33"/>
     <w:rsid w:val="0062224F"/>
     <w:rsid w:val="0062366B"/>
     <w:rsid w:val="00624DD6"/>
     <w:rsid w:val="00625CBB"/>
     <w:rsid w:val="00627FBA"/>
     <w:rsid w:val="00630933"/>
     <w:rsid w:val="00631C22"/>
     <w:rsid w:val="00641099"/>
     <w:rsid w:val="0064202E"/>
     <w:rsid w:val="00644D8F"/>
     <w:rsid w:val="00645C51"/>
     <w:rsid w:val="00646C3C"/>
     <w:rsid w:val="006516AB"/>
     <w:rsid w:val="006534F7"/>
     <w:rsid w:val="00653599"/>
     <w:rsid w:val="00666E46"/>
     <w:rsid w:val="0066776C"/>
     <w:rsid w:val="00677B18"/>
     <w:rsid w:val="00682782"/>
     <w:rsid w:val="00693C47"/>
     <w:rsid w:val="00694AC4"/>
     <w:rsid w:val="0069727D"/>
     <w:rsid w:val="006A3EA9"/>
     <w:rsid w:val="006B1399"/>
     <w:rsid w:val="006C169A"/>
@@ -17186,50 +17564,51 @@
     <w:rsid w:val="008D6A70"/>
     <w:rsid w:val="008D7B6E"/>
     <w:rsid w:val="008E6A05"/>
     <w:rsid w:val="008E6BCA"/>
     <w:rsid w:val="008F0568"/>
     <w:rsid w:val="008F3A23"/>
     <w:rsid w:val="0090394D"/>
     <w:rsid w:val="00910F78"/>
     <w:rsid w:val="00912A2C"/>
     <w:rsid w:val="00912A4A"/>
     <w:rsid w:val="00916D94"/>
     <w:rsid w:val="00917E39"/>
     <w:rsid w:val="00921499"/>
     <w:rsid w:val="0092509C"/>
     <w:rsid w:val="00925EA9"/>
     <w:rsid w:val="00934717"/>
     <w:rsid w:val="00940DD7"/>
     <w:rsid w:val="00950D27"/>
     <w:rsid w:val="0095183C"/>
     <w:rsid w:val="009568C6"/>
     <w:rsid w:val="00964B05"/>
     <w:rsid w:val="00970CD4"/>
     <w:rsid w:val="009777B1"/>
     <w:rsid w:val="00977DEA"/>
     <w:rsid w:val="00982E8D"/>
+    <w:rsid w:val="00984A6A"/>
     <w:rsid w:val="00985E1D"/>
     <w:rsid w:val="009959F9"/>
     <w:rsid w:val="00996B46"/>
     <w:rsid w:val="009A05A9"/>
     <w:rsid w:val="009A4D20"/>
     <w:rsid w:val="009B2C86"/>
     <w:rsid w:val="009B323D"/>
     <w:rsid w:val="009B4DE4"/>
     <w:rsid w:val="009C0B32"/>
     <w:rsid w:val="009C47A9"/>
     <w:rsid w:val="009D60BC"/>
     <w:rsid w:val="009E2E6E"/>
     <w:rsid w:val="009E30AB"/>
     <w:rsid w:val="009E3C37"/>
     <w:rsid w:val="009F4EA4"/>
     <w:rsid w:val="009F5A1F"/>
     <w:rsid w:val="00A17EC8"/>
     <w:rsid w:val="00A23D55"/>
     <w:rsid w:val="00A27BD1"/>
     <w:rsid w:val="00A32DE1"/>
     <w:rsid w:val="00A44D44"/>
     <w:rsid w:val="00A46151"/>
     <w:rsid w:val="00A509EE"/>
     <w:rsid w:val="00A5247F"/>
     <w:rsid w:val="00A70CB7"/>
@@ -17320,162 +17699,165 @@
     <w:rsid w:val="00CB67BD"/>
     <w:rsid w:val="00CD05E1"/>
     <w:rsid w:val="00CD3F49"/>
     <w:rsid w:val="00CE0BB3"/>
     <w:rsid w:val="00CE3936"/>
     <w:rsid w:val="00D011E8"/>
     <w:rsid w:val="00D0210C"/>
     <w:rsid w:val="00D058E0"/>
     <w:rsid w:val="00D060C5"/>
     <w:rsid w:val="00D10982"/>
     <w:rsid w:val="00D12FD4"/>
     <w:rsid w:val="00D23C8F"/>
     <w:rsid w:val="00D24B03"/>
     <w:rsid w:val="00D252B4"/>
     <w:rsid w:val="00D26BA1"/>
     <w:rsid w:val="00D355A2"/>
     <w:rsid w:val="00D35BE7"/>
     <w:rsid w:val="00D42858"/>
     <w:rsid w:val="00D46503"/>
     <w:rsid w:val="00D6161F"/>
     <w:rsid w:val="00D645D8"/>
     <w:rsid w:val="00D67897"/>
     <w:rsid w:val="00D72B1D"/>
     <w:rsid w:val="00D749F0"/>
     <w:rsid w:val="00DA2878"/>
+    <w:rsid w:val="00DA53EB"/>
     <w:rsid w:val="00DB0A7F"/>
     <w:rsid w:val="00DB3425"/>
     <w:rsid w:val="00DB38F5"/>
     <w:rsid w:val="00DB60E9"/>
     <w:rsid w:val="00DB76DC"/>
     <w:rsid w:val="00DB7B97"/>
     <w:rsid w:val="00DC1034"/>
     <w:rsid w:val="00DC1BCC"/>
     <w:rsid w:val="00DC4C6E"/>
     <w:rsid w:val="00DC4FAC"/>
     <w:rsid w:val="00DD20D1"/>
     <w:rsid w:val="00DE3B06"/>
     <w:rsid w:val="00DF2CD2"/>
     <w:rsid w:val="00DF4E77"/>
     <w:rsid w:val="00DF6EA7"/>
     <w:rsid w:val="00E12F51"/>
     <w:rsid w:val="00E15D28"/>
     <w:rsid w:val="00E221A5"/>
     <w:rsid w:val="00E27524"/>
     <w:rsid w:val="00E36E6A"/>
     <w:rsid w:val="00E37A4F"/>
     <w:rsid w:val="00E43921"/>
     <w:rsid w:val="00E43E71"/>
     <w:rsid w:val="00E4766A"/>
     <w:rsid w:val="00E5231C"/>
     <w:rsid w:val="00E5468D"/>
     <w:rsid w:val="00E54F4B"/>
     <w:rsid w:val="00E5653B"/>
     <w:rsid w:val="00E57B3B"/>
     <w:rsid w:val="00E670D3"/>
     <w:rsid w:val="00E70915"/>
     <w:rsid w:val="00E82FCE"/>
     <w:rsid w:val="00E87AB5"/>
     <w:rsid w:val="00E902D3"/>
     <w:rsid w:val="00E90612"/>
     <w:rsid w:val="00E92B8A"/>
     <w:rsid w:val="00E960F5"/>
+    <w:rsid w:val="00EA3192"/>
     <w:rsid w:val="00EB0F4A"/>
     <w:rsid w:val="00EB414C"/>
     <w:rsid w:val="00EB613C"/>
     <w:rsid w:val="00EB7115"/>
     <w:rsid w:val="00ED1657"/>
     <w:rsid w:val="00ED395D"/>
     <w:rsid w:val="00ED43A9"/>
     <w:rsid w:val="00ED745C"/>
     <w:rsid w:val="00EE1085"/>
     <w:rsid w:val="00EF2C19"/>
     <w:rsid w:val="00F00B90"/>
     <w:rsid w:val="00F06C17"/>
     <w:rsid w:val="00F147AB"/>
     <w:rsid w:val="00F156D6"/>
     <w:rsid w:val="00F1724D"/>
     <w:rsid w:val="00F1738F"/>
     <w:rsid w:val="00F221C1"/>
     <w:rsid w:val="00F228ED"/>
     <w:rsid w:val="00F23BF9"/>
     <w:rsid w:val="00F24C8F"/>
     <w:rsid w:val="00F31D70"/>
     <w:rsid w:val="00F325FF"/>
     <w:rsid w:val="00F37082"/>
     <w:rsid w:val="00F406AF"/>
     <w:rsid w:val="00F434D3"/>
+    <w:rsid w:val="00F45B97"/>
     <w:rsid w:val="00F54B11"/>
     <w:rsid w:val="00F54CEC"/>
     <w:rsid w:val="00F55026"/>
     <w:rsid w:val="00F560F8"/>
     <w:rsid w:val="00F604DE"/>
     <w:rsid w:val="00F607AE"/>
     <w:rsid w:val="00F63892"/>
     <w:rsid w:val="00F64A46"/>
     <w:rsid w:val="00F73B63"/>
     <w:rsid w:val="00F7731B"/>
     <w:rsid w:val="00F805AA"/>
     <w:rsid w:val="00F806FF"/>
     <w:rsid w:val="00F83C2C"/>
     <w:rsid w:val="00F91AE3"/>
     <w:rsid w:val="00FA3B49"/>
     <w:rsid w:val="00FA649F"/>
     <w:rsid w:val="00FA740F"/>
     <w:rsid w:val="00FB332A"/>
     <w:rsid w:val="00FB774B"/>
     <w:rsid w:val="00FC1A5F"/>
     <w:rsid w:val="00FC6EC6"/>
     <w:rsid w:val="00FD198B"/>
     <w:rsid w:val="00FD2BA5"/>
     <w:rsid w:val="00FE4415"/>
     <w:rsid w:val="00FE4ED1"/>
     <w:rsid w:val="00FE4FC8"/>
     <w:rsid w:val="00FE5ED6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="he-IL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
-[...1 lines deleted...]
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="City"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PersonName"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceName"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6613AF37"/>
   <w15:docId w15:val="{56847ABD-B919-45C0-AE66-B86B6DE4AAC8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
@@ -18316,75 +18698,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D27B65E-1BD4-4A2D-BA32-CC942A5A5AD6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>3727</Words>
-  <Characters>21249</Characters>
+  <Words>3754</Words>
+  <Characters>21401</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>177</Lines>
-  <Paragraphs>49</Paragraphs>
+  <Lines>178</Lines>
+  <Paragraphs>50</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Gideon Saar</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Cornell's Johnson School</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24927</CharactersWithSpaces>
+  <CharactersWithSpaces>25105</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>196686</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.johnson.cornell.edu/faculty/profiles/Saar</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>196686</vt:i4>
       </vt:variant>
       <vt:variant>