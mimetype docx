--- v1 (2026-01-26)
+++ v2 (2026-06-02)
@@ -140,965 +140,2338 @@
         </w:rPr>
         <w:t>@cornell.edu</w:t>
       </w:r>
       <w:r w:rsidR="00167017" w:rsidRPr="00B55F0A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CC206FA" w14:textId="77777777" w:rsidR="00BA438F" w:rsidRDefault="00BA438F" w:rsidP="0028298A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2939D5C9" w14:textId="77777777" w:rsidR="000D7C98" w:rsidRPr="00B55F0A" w:rsidRDefault="000D7C98" w:rsidP="000D7C98">
+    <w:p w14:paraId="45EF89A3" w14:textId="77777777" w:rsidR="00BA438F" w:rsidRDefault="00BA438F" w:rsidP="00E170D4">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>EDUCATION</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="2ACB5391" w14:textId="77777777" w:rsidR="000D7C98" w:rsidRPr="00B55F0A" w:rsidRDefault="000D7C98" w:rsidP="000D7C98">
-[...280 lines deleted...]
-    <w:p w14:paraId="45EF89A3" w14:textId="77777777" w:rsidR="00BA438F" w:rsidRDefault="00BA438F" w:rsidP="00E170D4">
+    <w:p w14:paraId="29CFAC92" w14:textId="56325A49" w:rsidR="004B34D2" w:rsidRPr="00B55F0A" w:rsidRDefault="004B34D2" w:rsidP="004B34D2">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>STRATEGY CONSULTING</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2D388D9F" w14:textId="49C92DD1" w:rsidR="00E170D4" w:rsidRPr="00B55F0A" w:rsidRDefault="00BA438F" w:rsidP="00E170D4">
+    <w:p w14:paraId="1F1C359B" w14:textId="77777777" w:rsidR="004B34D2" w:rsidRPr="00B55F0A" w:rsidRDefault="004B34D2" w:rsidP="004B34D2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1841499D" w14:textId="4F593A5A" w:rsidR="004B34D2" w:rsidRPr="00B55F0A" w:rsidRDefault="004B34D2" w:rsidP="004B34D2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>BORDONI &amp; COMPANY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B66EA8" w:rsidRPr="00B55F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ithaca, NY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BB1B865" w14:textId="405525F2" w:rsidR="004B34D2" w:rsidRPr="00B55F0A" w:rsidRDefault="007272C5" w:rsidP="004B34D2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Principal &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00817898">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Founder</w:t>
+      </w:r>
+      <w:r w:rsidR="004B34D2" w:rsidRPr="00B55F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004B34D2" w:rsidRPr="00B55F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2015-Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BFBC28D" w14:textId="77777777" w:rsidR="004B34D2" w:rsidRPr="00B55F0A" w:rsidRDefault="004B34D2" w:rsidP="004B34D2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5463561E" w14:textId="204F1930" w:rsidR="004B34D2" w:rsidRPr="00B55F0A" w:rsidRDefault="004B34D2" w:rsidP="004B34D2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bordoni &amp; C</w:t>
+      </w:r>
+      <w:r w:rsidR="00776CED" w:rsidRPr="00B55F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ompany</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is a boutique strategy consultancy that helps </w:t>
+      </w:r>
+      <w:r w:rsidR="00776CED" w:rsidRPr="00B55F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">leaders of </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA438F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mid-size </w:t>
+      </w:r>
+      <w:r w:rsidR="00776CED" w:rsidRPr="00B55F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>enterprises</w:t>
+      </w:r>
+      <w:r w:rsidR="00B66EA8" w:rsidRPr="00B55F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00776CED" w:rsidRPr="00B55F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0095254F" w:rsidRPr="00B55F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nonprofits</w:t>
+      </w:r>
+      <w:r w:rsidR="00B66EA8" w:rsidRPr="00B55F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:r w:rsidR="0095254F" w:rsidRPr="00B55F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">foundations </w:t>
+      </w:r>
+      <w:r w:rsidR="0080460B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">find opportunity in </w:t>
+      </w:r>
+      <w:r w:rsidR="007272C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">periods of unexpected </w:t>
+      </w:r>
+      <w:r w:rsidR="0080460B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>adversity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01EB8DE6" w14:textId="77777777" w:rsidR="004B34D2" w:rsidRPr="00DD287A" w:rsidRDefault="004B34D2" w:rsidP="004B34D2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44AF7198" w14:textId="687530CF" w:rsidR="004B34D2" w:rsidRPr="00FD4944" w:rsidRDefault="00FD4944" w:rsidP="004B34D2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Selec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t engagements</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19A5A12D" w14:textId="08160B79" w:rsidR="004B34D2" w:rsidRPr="005968FB" w:rsidRDefault="004B34D2" w:rsidP="005968FB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10080"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005968FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Strategy development, learning &amp; development</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005968FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Developed </w:t>
+      </w:r>
+      <w:r w:rsidR="00A047E5" w:rsidRPr="005968FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005968FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5-year strategic plan for the Board and Senior Leadership Team of a large training company </w:t>
+      </w:r>
+      <w:r w:rsidR="00100413" w:rsidRPr="005968FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>faced</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005968FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with changing customer preferences and </w:t>
+      </w:r>
+      <w:r w:rsidR="00100413" w:rsidRPr="005968FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">new </w:t>
+      </w:r>
+      <w:r w:rsidR="007F38EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>competitors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005968FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="007F38EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005968FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ecommendations led to the launch of a </w:t>
+      </w:r>
+      <w:r w:rsidR="00A047E5" w:rsidRPr="005968FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>$100M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005968FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> transformation program</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26331AD4" w14:textId="77777777" w:rsidR="005968FB" w:rsidRPr="005968FB" w:rsidRDefault="005968FB" w:rsidP="005968FB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="134DDF69" w14:textId="77777777" w:rsidR="0080460B" w:rsidRPr="005968FB" w:rsidRDefault="0080460B" w:rsidP="0080460B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10080"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005968FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Strategy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005968FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> development, corporate philanthropy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005968FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Led strategy refresh for a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">leading </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005968FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>foundation attempting to reimagine its mission and programmatic focus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> after losing its distinctive position in the sector</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D807FF5" w14:textId="77777777" w:rsidR="0080460B" w:rsidRPr="005968FB" w:rsidRDefault="0080460B" w:rsidP="0080460B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30AD21BC" w14:textId="77777777" w:rsidR="007272C5" w:rsidRPr="005968FB" w:rsidRDefault="007272C5" w:rsidP="007272C5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10080"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005968FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>M&amp;A strategy, non-profit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005968FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>After the failure of a major acquisition, d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005968FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eveloped a comprehensive M&amp;A strategy for a global non-profit. Client acquired two of the recommended targets within 12 months</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CF3F5CC" w14:textId="77777777" w:rsidR="007272C5" w:rsidRPr="005968FB" w:rsidRDefault="007272C5" w:rsidP="007272C5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36297E68" w14:textId="77777777" w:rsidR="007272C5" w:rsidRPr="005968FB" w:rsidRDefault="007272C5" w:rsidP="007272C5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10080"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005968FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Business</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005968FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> turnaround, professional services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005968FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: Coached leadership and staff through the turnaround of a failed $10M acquisition</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70E339D0" w14:textId="77777777" w:rsidR="007272C5" w:rsidRPr="005968FB" w:rsidRDefault="007272C5" w:rsidP="007272C5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DF7B272" w14:textId="59E139ED" w:rsidR="0080460B" w:rsidRPr="0080460B" w:rsidRDefault="0080460B" w:rsidP="0080460B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10080"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005968FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Strategy development, education technology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005968FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005968FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005968FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Coached the senior leadership team of an EdTech startup through a strategic pivot</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> after </w:t>
+      </w:r>
+      <w:r w:rsidR="007272C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">its legacy </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>product stalled in the marketplace</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5285A4CB" w14:textId="77777777" w:rsidR="0080460B" w:rsidRPr="005968FB" w:rsidRDefault="0080460B" w:rsidP="0080460B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6700DCA6" w14:textId="506AA57B" w:rsidR="004B34D2" w:rsidRPr="007272C5" w:rsidRDefault="007272C5" w:rsidP="007272C5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10080"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Partner development</w:t>
+      </w:r>
+      <w:r w:rsidR="0080460B" w:rsidRPr="005968FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>, healthcare</w:t>
+      </w:r>
+      <w:r w:rsidR="0080460B" w:rsidRPr="005968FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="0080460B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">After </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the unsuccessful </w:t>
+      </w:r>
+      <w:r w:rsidR="0080460B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">launch a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">costly </w:t>
+      </w:r>
+      <w:r w:rsidR="0080460B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>venture, l</w:t>
+      </w:r>
+      <w:r w:rsidR="0080460B" w:rsidRPr="005968FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ed effort to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">systematically </w:t>
+      </w:r>
+      <w:r w:rsidR="0080460B" w:rsidRPr="005968FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">identify </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and onboard new customers and commercial </w:t>
+      </w:r>
+      <w:r w:rsidR="0080460B" w:rsidRPr="005968FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>partners</w:t>
+      </w:r>
+      <w:r w:rsidR="005968FB" w:rsidRPr="007272C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BA05B65" w14:textId="09CDBA07" w:rsidR="004B34D2" w:rsidRPr="005968FB" w:rsidRDefault="004B34D2" w:rsidP="004B34D2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005968FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Select workshops</w:t>
+      </w:r>
+      <w:r w:rsidR="005968FB" w:rsidRPr="005968FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="075E61BD" w14:textId="265B2F1C" w:rsidR="004B34D2" w:rsidRPr="005968FB" w:rsidRDefault="00DD287A" w:rsidP="005968FB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10080"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD287A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="004B34D2" w:rsidRPr="00DD287A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Reinvented</w:t>
+      </w:r>
+      <w:r w:rsidR="004B34D2" w:rsidRPr="00DD287A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: Thriving in a Turbulent World</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD287A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="005968FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="004B34D2" w:rsidRPr="00B55F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-part workshop series developed to help a professional association reimagine community</w:t>
+      </w:r>
+      <w:r w:rsidR="00840FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in a hybrid world</w:t>
+      </w:r>
+      <w:r w:rsidR="00A047E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004B34D2" w:rsidRPr="00DD287A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Part 1: Thinking like a Chief Reinvention Officer</w:t>
+      </w:r>
+      <w:r w:rsidR="00A047E5" w:rsidRPr="00DD287A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="004B34D2" w:rsidRPr="00DD287A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Part 2: Building from the Center</w:t>
+      </w:r>
+      <w:r w:rsidR="00A047E5" w:rsidRPr="00DD287A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="004B34D2" w:rsidRPr="00DD287A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Part 3: </w:t>
+      </w:r>
+      <w:r w:rsidR="00840FC1" w:rsidRPr="00DD287A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="004B34D2" w:rsidRPr="00DD287A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>magining the Future</w:t>
+      </w:r>
+      <w:r w:rsidR="005968FB" w:rsidRPr="00DD287A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="668E1AF3" w14:textId="4AE9217E" w:rsidR="00D01456" w:rsidRPr="005968FB" w:rsidRDefault="00DD287A" w:rsidP="005968FB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10080"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00D01456" w:rsidRPr="00DD287A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Legal</w:t>
+      </w:r>
+      <w:r w:rsidR="00D01456" w:rsidRPr="00DD287A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Department 3.0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD287A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="005968FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00D01456" w:rsidRPr="00B55F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-part workshop series to </w:t>
+      </w:r>
+      <w:r w:rsidR="00840FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>transform</w:t>
+      </w:r>
+      <w:r w:rsidR="00D01456" w:rsidRPr="00B55F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007272C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a Fortune 500 </w:t>
+      </w:r>
+      <w:r w:rsidR="00D01456" w:rsidRPr="00B55F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>legal department</w:t>
+      </w:r>
+      <w:r w:rsidR="00A047E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D01456" w:rsidRPr="00DD287A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Part 1: Resilience as a Performance Imperative</w:t>
+      </w:r>
+      <w:r w:rsidR="00A047E5" w:rsidRPr="00DD287A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00D01456" w:rsidRPr="00DD287A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Part 2: An introduction to Reinvention</w:t>
+      </w:r>
+      <w:r w:rsidR="00A047E5" w:rsidRPr="00DD287A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="007272C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D01456" w:rsidRPr="00DD287A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Part 3: Legal 3.0</w:t>
+      </w:r>
+      <w:r w:rsidR="004B34D2" w:rsidRPr="00DD287A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005968FB" w:rsidRPr="00DD287A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E67282C" w14:textId="3FAFB616" w:rsidR="004B34D2" w:rsidRPr="00DD287A" w:rsidRDefault="00DD287A" w:rsidP="005968FB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10080"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD287A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="004B34D2" w:rsidRPr="00DD287A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Resilient</w:t>
+      </w:r>
+      <w:r w:rsidR="004B34D2" w:rsidRPr="00DD287A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Employees, Teams, and Organizations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD287A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="005968FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="004B34D2" w:rsidRPr="00B55F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-part workshop series to foster greater organizational resilience post-pandemic</w:t>
+      </w:r>
+      <w:r w:rsidR="00A047E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004B34D2" w:rsidRPr="00DD287A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Part 1: Resilience 101</w:t>
+      </w:r>
+      <w:r w:rsidR="00A047E5" w:rsidRPr="00DD287A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="004B34D2" w:rsidRPr="00DD287A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Part 2: Resilience in Action</w:t>
+      </w:r>
+      <w:r w:rsidR="00A047E5" w:rsidRPr="00DD287A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="004B34D2" w:rsidRPr="00DD287A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Part 3: Resilience at Work</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A6B1E20" w14:textId="77777777" w:rsidR="00AD4D0F" w:rsidRPr="00B55F0A" w:rsidRDefault="00AD4D0F" w:rsidP="004B34D2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30DB60AF" w14:textId="77777777" w:rsidR="007272C5" w:rsidRPr="00B55F0A" w:rsidRDefault="007272C5" w:rsidP="007272C5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CIVIC CONSULTING ALLIANCE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Chicago, IL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36D1C018" w14:textId="71D002D8" w:rsidR="007272C5" w:rsidRPr="007272C5" w:rsidRDefault="007272C5" w:rsidP="007272C5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Associate Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B55F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2014-2015</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06DEE4F8" w14:textId="77777777" w:rsidR="007272C5" w:rsidRPr="00B55F0A" w:rsidRDefault="007272C5" w:rsidP="007272C5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3002B637" w14:textId="77777777" w:rsidR="007272C5" w:rsidRPr="00B55F0A" w:rsidRDefault="007272C5" w:rsidP="007272C5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>THE BOSTON CONSULTING GROUP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Chicago, IL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="731537B1" w14:textId="77777777" w:rsidR="007272C5" w:rsidRPr="00B55F0A" w:rsidRDefault="007272C5" w:rsidP="007272C5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Consultant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B55F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2012-2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="100667BB" w14:textId="77777777" w:rsidR="007272C5" w:rsidRPr="00B55F0A" w:rsidRDefault="007272C5" w:rsidP="007272C5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Summer Consultant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2011</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60C63019" w14:textId="77777777" w:rsidR="007272C5" w:rsidRPr="00B55F0A" w:rsidRDefault="007272C5" w:rsidP="007272C5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E300DA5" w14:textId="77777777" w:rsidR="007272C5" w:rsidRPr="00B55F0A" w:rsidRDefault="007272C5" w:rsidP="007272C5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DELOITTE CONSULTING</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>New York, NY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04882F43" w14:textId="77777777" w:rsidR="007272C5" w:rsidRPr="00B55F0A" w:rsidRDefault="007272C5" w:rsidP="007272C5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Consultant, Strategy &amp; Operations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B55F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2009-2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7789D948" w14:textId="77777777" w:rsidR="007272C5" w:rsidRPr="00B55F0A" w:rsidRDefault="007272C5" w:rsidP="007272C5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Business Analyst, Strategy &amp; Operations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B55F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2007-2009</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24E87CD7" w14:textId="77777777" w:rsidR="007272C5" w:rsidRDefault="007272C5" w:rsidP="007F38EA">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64BE984E" w14:textId="36242D3E" w:rsidR="007F38EA" w:rsidRPr="00B55F0A" w:rsidRDefault="007F38EA" w:rsidP="007F38EA">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B55F0A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:br/>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>TEACHING</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D9DE5A0" w14:textId="77777777" w:rsidR="00E170D4" w:rsidRPr="00B55F0A" w:rsidRDefault="00E170D4" w:rsidP="00E170D4">
+    <w:p w14:paraId="7EE5D6DA" w14:textId="77777777" w:rsidR="007F38EA" w:rsidRPr="00B55F0A" w:rsidRDefault="007F38EA" w:rsidP="007F38EA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20625ACD" w14:textId="6ACFD069" w:rsidR="00E170D4" w:rsidRPr="00B55F0A" w:rsidRDefault="00093BD0" w:rsidP="00E170D4">
+    <w:p w14:paraId="52706653" w14:textId="77777777" w:rsidR="007F38EA" w:rsidRPr="00B55F0A" w:rsidRDefault="007F38EA" w:rsidP="007F38EA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55F0A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CORNELL UNIVERISTY, S.C. JOHNSON GRADUATE SCHOOL OF MANAGEMENT</w:t>
       </w:r>
-      <w:r w:rsidR="00E170D4" w:rsidRPr="00B55F0A">
+      <w:r w:rsidRPr="00B55F0A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Ithaca, NY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="143389B9" w14:textId="6600D313" w:rsidR="00B830FD" w:rsidRPr="00B55F0A" w:rsidRDefault="00817898" w:rsidP="00B9015F">
+    <w:p w14:paraId="3D126508" w14:textId="77777777" w:rsidR="007F38EA" w:rsidRPr="00B55F0A" w:rsidRDefault="007F38EA" w:rsidP="007F38EA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Associate Teaching Professor</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000D7C98">
+        <w:t xml:space="preserve">Associate Teaching Professor, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F0A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00093BD0" w:rsidRPr="00B55F0A">
+        <w:t>Strategy &amp; Business Economics</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F0A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Strategy &amp; Business Economics</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B55F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2022-Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05BAA672" w14:textId="77777777" w:rsidR="007F38EA" w:rsidRPr="002703DC" w:rsidRDefault="007F38EA" w:rsidP="007F38EA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...19 lines deleted...]
-      </w:r>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C484C68" w14:textId="77777777" w:rsidR="00B830FD" w:rsidRPr="00B55F0A" w:rsidRDefault="00B830FD" w:rsidP="00B9015F">
-[...15 lines deleted...]
-    <w:p w14:paraId="7D6F0464" w14:textId="66E2F0B1" w:rsidR="00B830FD" w:rsidRPr="000E32F1" w:rsidRDefault="00B9015F" w:rsidP="00B9015F">
+    <w:p w14:paraId="64902247" w14:textId="77777777" w:rsidR="007F38EA" w:rsidRPr="000E32F1" w:rsidRDefault="007F38EA" w:rsidP="007F38EA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55F0A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Courses taught</w:t>
       </w:r>
-      <w:r w:rsidR="00A047E5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C965A8F" w14:textId="425EC062" w:rsidR="00AD4D0F" w:rsidRPr="00C921F7" w:rsidRDefault="00481026" w:rsidP="00C921F7">
+    <w:p w14:paraId="087FE6D9" w14:textId="77777777" w:rsidR="007F38EA" w:rsidRPr="00C921F7" w:rsidRDefault="007F38EA" w:rsidP="007F38EA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55F0A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">NBA 6765: </w:t>
-[...19 lines deleted...]
-      <w:r w:rsidR="00C921F7">
+        <w:t>NBA 6765: Strategy &amp; Consulting Practicum</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00AD4D0F" w:rsidRPr="00C921F7">
+      <w:r w:rsidRPr="00C921F7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Semester-long, intensive course designed to help </w:t>
       </w:r>
-      <w:r w:rsidR="00C921F7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MBA students </w:t>
       </w:r>
-      <w:r w:rsidR="00A13309" w:rsidRPr="00C921F7">
-[...39 lines deleted...]
-      <w:r w:rsidR="00A047E5">
+      <w:r w:rsidRPr="00C921F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">build the specific mindsets, behaviors, and skills to succeed in management consulting, corporate strategy, internal consulting, or adjacent roles. Includes an in-depth examination of the strategic dilemmas encountered by advisors and their clients, experiential workshops to develop </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>critical</w:t>
       </w:r>
-      <w:r w:rsidR="00AD4D0F" w:rsidRPr="00C921F7">
+      <w:r w:rsidRPr="00C921F7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C921F7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">hard and soft </w:t>
       </w:r>
-      <w:r w:rsidR="00AD4D0F" w:rsidRPr="00C921F7">
+      <w:r w:rsidRPr="00C921F7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">skills, and a </w:t>
       </w:r>
-      <w:r w:rsidR="00A047E5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">capstone </w:t>
       </w:r>
-      <w:r w:rsidR="00AD4D0F" w:rsidRPr="00C921F7">
+      <w:r w:rsidRPr="00C921F7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>consulting engagement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77D4C40B" w14:textId="77777777" w:rsidR="00AD4D0F" w:rsidRPr="00C921F7" w:rsidRDefault="00AD4D0F" w:rsidP="00AD4D0F">
+    <w:p w14:paraId="2DC7B946" w14:textId="77777777" w:rsidR="007F38EA" w:rsidRPr="00C921F7" w:rsidRDefault="007F38EA" w:rsidP="007F38EA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="667FF471" w14:textId="14F71B67" w:rsidR="00481026" w:rsidRPr="00C921F7" w:rsidRDefault="00481026" w:rsidP="00C921F7">
+    <w:p w14:paraId="621B6CDF" w14:textId="77777777" w:rsidR="007F38EA" w:rsidRPr="00C921F7" w:rsidRDefault="007F38EA" w:rsidP="007F38EA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55F0A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>NBA 5330: Management Cases</w:t>
       </w:r>
-      <w:r w:rsidR="00C921F7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00C921F7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Case-based elective designed to deepen students’ understanding of corporate and competitive strategy across the lifecycle of an enterprise</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Case-based elective designed to deepen students’ understanding of corporate and competitive strategy across the lifecycle of an enterprise. Topics covered include </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">scaling and launching businesses, organic growth strategies, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C921F7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Topics covered include </w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>acquisitions and divestitures, business transformation</w:t>
       </w:r>
-      <w:r w:rsidR="00A047E5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, and turnarounds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FB3E718" w14:textId="77777777" w:rsidR="00481026" w:rsidRPr="00C921F7" w:rsidRDefault="00481026" w:rsidP="00E170D4">
+    <w:p w14:paraId="512C9AED" w14:textId="77777777" w:rsidR="007F38EA" w:rsidRPr="00C921F7" w:rsidRDefault="007F38EA" w:rsidP="007F38EA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22FCF65F" w14:textId="499D1493" w:rsidR="00481026" w:rsidRPr="00C921F7" w:rsidRDefault="00481026" w:rsidP="00C921F7">
+    <w:p w14:paraId="37404FDD" w14:textId="77777777" w:rsidR="007F38EA" w:rsidRPr="00C921F7" w:rsidRDefault="007F38EA" w:rsidP="007F38EA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55F0A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>AEM 4655</w:t>
-[...19 lines deleted...]
-      <w:r w:rsidR="00C921F7">
+        <w:t>AEM 4655: Applied Corporate &amp; Competitive Strategy</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00C921F7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Undergraduate elective introducing real-world strategy applications through case studies, group discussions, and small-group research projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C497E14" w14:textId="77777777" w:rsidR="00B9015F" w:rsidRPr="00D061E5" w:rsidRDefault="00B9015F" w:rsidP="00E170D4">
+    <w:p w14:paraId="39449BFD" w14:textId="77777777" w:rsidR="007F38EA" w:rsidRPr="00D061E5" w:rsidRDefault="007F38EA" w:rsidP="007F38EA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13DBE671" w14:textId="4F573962" w:rsidR="00B9015F" w:rsidRPr="00B55F0A" w:rsidRDefault="00B9015F" w:rsidP="00E170D4">
+    <w:p w14:paraId="1821166C" w14:textId="77777777" w:rsidR="007F38EA" w:rsidRPr="00B55F0A" w:rsidRDefault="007F38EA" w:rsidP="007F38EA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55F0A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Teaching honors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CD34531" w14:textId="5511ED11" w:rsidR="00154ABA" w:rsidRDefault="00154ABA" w:rsidP="00B55F0A">
+    <w:p w14:paraId="4865FB16" w14:textId="77777777" w:rsidR="007F38EA" w:rsidRDefault="007F38EA" w:rsidP="007F38EA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00154ABA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dean’s Distinguished Award for Societal Impact in Teaching</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2025): 1 of 3 faculty honored by the College of Business for advancing </w:t>
       </w:r>
       <w:r w:rsidRPr="00154ABA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>student learning through innovative pedagogical strategies and creative approaches to teaching</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D50AAF1" w14:textId="4349C450" w:rsidR="00B55F0A" w:rsidRPr="00B55F0A" w:rsidRDefault="00B55F0A" w:rsidP="00B55F0A">
+    <w:p w14:paraId="0B5E4A45" w14:textId="77777777" w:rsidR="007F38EA" w:rsidRPr="00B55F0A" w:rsidRDefault="007F38EA" w:rsidP="007F38EA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00154ABA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Johnson Last Lectures</w:t>
       </w:r>
       <w:r w:rsidRPr="00B55F0A">
         <w:rPr>
@@ -1134,3236 +2507,699 @@
       </w:r>
       <w:r w:rsidRPr="00B55F0A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 1 of 2 faculty </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">selected </w:t>
       </w:r>
       <w:r w:rsidRPr="00B55F0A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">by the </w:t>
       </w:r>
-      <w:r w:rsidR="00E108A9">
-[...6 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>MBA</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">student body </w:t>
+        <w:t xml:space="preserve">2-Year MBA student body </w:t>
       </w:r>
       <w:r w:rsidRPr="00B55F0A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to deliver </w:t>
       </w:r>
-      <w:r w:rsidR="00A047E5">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00B55F0A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">final lecture </w:t>
       </w:r>
-      <w:r w:rsidR="00C921F7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">before </w:t>
       </w:r>
       <w:r w:rsidRPr="00B55F0A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>graduation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F58777B" w14:textId="6BE94A70" w:rsidR="00B55F0A" w:rsidRDefault="00A047E5" w:rsidP="00B55F0A">
+    <w:p w14:paraId="49A1E0CB" w14:textId="0087F4EC" w:rsidR="00F67A81" w:rsidRPr="00F67A81" w:rsidRDefault="007F38EA" w:rsidP="00F67A81">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00154ABA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Johnson </w:t>
-[...11 lines deleted...]
-      <w:r w:rsidR="00B55F0A" w:rsidRPr="00B55F0A">
+        <w:t>Johnson Teaching Honor Roll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F0A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B55F0A">
-[...21 lines deleted...]
-        <w:t>2024, 2025)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(2023, 2024, 2025)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4028222D" w14:textId="77777777" w:rsidR="00B9015F" w:rsidRPr="00D061E5" w:rsidRDefault="00B9015F" w:rsidP="00E170D4">
+    <w:p w14:paraId="6C16D0C5" w14:textId="77777777" w:rsidR="00DD3EF0" w:rsidRPr="00D061E5" w:rsidRDefault="00DD3EF0" w:rsidP="00DD3EF0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23A8556F" w14:textId="1E416F4A" w:rsidR="00B9015F" w:rsidRPr="00B55F0A" w:rsidRDefault="00B9015F" w:rsidP="00B9015F">
+    <w:p w14:paraId="4253F43D" w14:textId="77777777" w:rsidR="00DD3EF0" w:rsidRPr="00B55F0A" w:rsidRDefault="00DD3EF0" w:rsidP="00DD3EF0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55F0A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Faculty service</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C9C9D68" w14:textId="66C8FD51" w:rsidR="004E09DB" w:rsidRPr="00B55F0A" w:rsidRDefault="004E09DB" w:rsidP="004E09DB">
+    <w:p w14:paraId="29CDA227" w14:textId="77777777" w:rsidR="00DD3EF0" w:rsidRPr="00B55F0A" w:rsidRDefault="00DD3EF0" w:rsidP="00DD3EF0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55F0A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Johnson Faculty Policy Committee (2025-2026</w:t>
-[...15 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>Johnson Faculty Policy Committee (2025-2026, elected by Johnson school faculty)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3062E461" w14:textId="5B89B491" w:rsidR="00B55F0A" w:rsidRPr="00BE7488" w:rsidRDefault="00B55F0A" w:rsidP="00B55F0A">
+    <w:p w14:paraId="50D26B6A" w14:textId="77777777" w:rsidR="00DD3EF0" w:rsidRPr="00BE7488" w:rsidRDefault="00DD3EF0" w:rsidP="00DD3EF0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55F0A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Johnson Program Committee, 2-Year MBA (2025-</w:t>
       </w:r>
-      <w:r w:rsidR="00E108A9">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Present</w:t>
       </w:r>
       <w:r w:rsidRPr="00B55F0A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12351831" w14:textId="2E20CBEE" w:rsidR="00BE7488" w:rsidRPr="00B55F0A" w:rsidRDefault="00BE7488" w:rsidP="00B55F0A">
+    <w:p w14:paraId="336F92A8" w14:textId="77777777" w:rsidR="00DD3EF0" w:rsidRPr="00B55F0A" w:rsidRDefault="00DD3EF0" w:rsidP="00DD3EF0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Johnson Admissions-to-Placements Strategy Committee, 2-Year MBA (2025-Pr</w:t>
-[...15 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>Johnson Admissions-to-Placements Strategy Committee, 2-Year MBA (2025-Present)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F5EDB2C" w14:textId="77777777" w:rsidR="00E108A9" w:rsidRPr="00B55F0A" w:rsidRDefault="00E108A9" w:rsidP="00E108A9">
+    <w:p w14:paraId="5A5A0601" w14:textId="77777777" w:rsidR="00DD3EF0" w:rsidRPr="00B55F0A" w:rsidRDefault="00DD3EF0" w:rsidP="00DD3EF0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Johnson Fried Fellows Committee, 2-Year MBA (2024-Present)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FFFD442" w14:textId="29034AB5" w:rsidR="004E09DB" w:rsidRPr="00E108A9" w:rsidRDefault="004E09DB" w:rsidP="004E09DB">
+    <w:p w14:paraId="4AA53F6F" w14:textId="77777777" w:rsidR="00DD3EF0" w:rsidRPr="00E108A9" w:rsidRDefault="00DD3EF0" w:rsidP="00DD3EF0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55F0A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Curriculum Review Committee</w:t>
       </w:r>
-      <w:r w:rsidR="00A047E5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, 2-Year MBA</w:t>
       </w:r>
       <w:r w:rsidRPr="00B55F0A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2023-2024)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7369A824" w14:textId="77777777" w:rsidR="004E09DB" w:rsidRPr="00B55F0A" w:rsidRDefault="004E09DB" w:rsidP="004E09DB">
+    <w:p w14:paraId="407F74D1" w14:textId="77777777" w:rsidR="00DD3EF0" w:rsidRPr="00B55F0A" w:rsidRDefault="00DD3EF0" w:rsidP="00DD3EF0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55F0A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Johnson Management Consulting Industry Lead (2022-Present)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BE23947" w14:textId="50A32131" w:rsidR="00B9015F" w:rsidRPr="00B55F0A" w:rsidRDefault="00B9015F" w:rsidP="00B9015F">
+    <w:p w14:paraId="74B15A8D" w14:textId="77777777" w:rsidR="00DD3EF0" w:rsidRPr="00B55F0A" w:rsidRDefault="00DD3EF0" w:rsidP="00DD3EF0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55F0A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Faculty Advisor, Johnson Consulting Club (2022-Present)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50B5EF34" w14:textId="77777777" w:rsidR="00BA438F" w:rsidRDefault="00BA438F" w:rsidP="00BA438F">
-[...298 lines deleted...]
-    <w:p w14:paraId="5747A619" w14:textId="77777777" w:rsidR="00BA438F" w:rsidRDefault="00BA438F" w:rsidP="004B34D2">
+    <w:p w14:paraId="20431B37" w14:textId="77777777" w:rsidR="00515A69" w:rsidRDefault="00515A69" w:rsidP="007F38EA">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E5CE11F" w14:textId="77777777" w:rsidR="00BA438F" w:rsidRDefault="00BA438F" w:rsidP="004B34D2">
+    <w:p w14:paraId="5CE832DB" w14:textId="77777777" w:rsidR="00DD3EF0" w:rsidRDefault="00DD3EF0" w:rsidP="007F38EA">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29CFAC92" w14:textId="206DCB18" w:rsidR="004B34D2" w:rsidRPr="00B55F0A" w:rsidRDefault="004B34D2" w:rsidP="004B34D2">
+    <w:p w14:paraId="210928F4" w14:textId="7CAACB50" w:rsidR="007F38EA" w:rsidRPr="00B55F0A" w:rsidRDefault="007F38EA" w:rsidP="007F38EA">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55F0A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-        <w:t>STRATEGY CONSULTING</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>EDUCATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F1C359B" w14:textId="77777777" w:rsidR="004B34D2" w:rsidRPr="00B55F0A" w:rsidRDefault="004B34D2" w:rsidP="004B34D2">
+    <w:p w14:paraId="7774D3C2" w14:textId="77777777" w:rsidR="007F38EA" w:rsidRPr="00B55F0A" w:rsidRDefault="007F38EA" w:rsidP="007F38EA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
-          <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1841499D" w14:textId="4F593A5A" w:rsidR="004B34D2" w:rsidRPr="00B55F0A" w:rsidRDefault="004B34D2" w:rsidP="004B34D2">
+    <w:p w14:paraId="57EC9F61" w14:textId="77777777" w:rsidR="007F38EA" w:rsidRPr="00B55F0A" w:rsidRDefault="007F38EA" w:rsidP="007F38EA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55F0A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>BORDONI &amp; COMPANY</w:t>
+        <w:t>THE UNIVERSITY OF CHICAGO, BOOTH SCHOOL OF BUSINESS</w:t>
       </w:r>
       <w:r w:rsidRPr="00B55F0A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Ithaca, NY</w:t>
+        <w:t>Chicago, IL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BB1B865" w14:textId="404465ED" w:rsidR="004B34D2" w:rsidRPr="00B55F0A" w:rsidRDefault="00817898" w:rsidP="004B34D2">
+    <w:p w14:paraId="2BAB2747" w14:textId="77777777" w:rsidR="007F38EA" w:rsidRPr="00B55F0A" w:rsidRDefault="007F38EA" w:rsidP="007F38EA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:bCs/>
-          <w:iCs/>
-[...4 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55F0A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Founder &amp; CEO</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004B34D2" w:rsidRPr="00B55F0A">
+        <w:t>Master of Business Administration, Strategic Management, Finance, and Economics</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F0A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004B34D2" w:rsidRPr="00B55F0A">
-[...7 lines deleted...]
-        <w:t>2015-Present</w:t>
+      <w:r w:rsidRPr="00B55F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2012</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BFBC28D" w14:textId="77777777" w:rsidR="004B34D2" w:rsidRPr="00B55F0A" w:rsidRDefault="004B34D2" w:rsidP="004B34D2">
-[...177 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="600E9CDE" w14:textId="77777777" w:rsidR="007F38EA" w:rsidRPr="00B55F0A" w:rsidRDefault="007F38EA" w:rsidP="007F38EA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="right" w:pos="10080"/>
-[...98 lines deleted...]
-        <w:t xml:space="preserve"> transformation program</w:t>
+          <w:tab w:val="clear" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:hanging="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Siebel Scholar Class of 2012; Wallman Scholar (top 5% of class)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>; GMAT: 770</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26331AD4" w14:textId="77777777" w:rsidR="005968FB" w:rsidRPr="005968FB" w:rsidRDefault="005968FB" w:rsidP="005968FB">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2BA4D4D4" w14:textId="77777777" w:rsidR="007F38EA" w:rsidRPr="00B55F0A" w:rsidRDefault="007F38EA" w:rsidP="007F38EA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="clear" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:hanging="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Management Consulting Career Advisor; Net Impact Board Fellow</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D859D3C" w14:textId="77777777" w:rsidR="007F38EA" w:rsidRPr="00B55F0A" w:rsidRDefault="007F38EA" w:rsidP="007F38EA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39EDE6EE" w14:textId="77777777" w:rsidR="007F38EA" w:rsidRPr="00B55F0A" w:rsidRDefault="007F38EA" w:rsidP="007F38EA">
+      <w:pPr>
+        <w:tabs>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
-        <w:ind w:left="360" w:hanging="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CORNELL UNIVERSITY, ILR SCHOOL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ithaca, NY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C11418" w14:textId="77777777" w:rsidR="007F38EA" w:rsidRPr="00B55F0A" w:rsidRDefault="007F38EA" w:rsidP="007F38EA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55F0A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
-          <w:iCs/>
-[...61 lines deleted...]
-        <w:t>strategic and programmatic options</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bachelor of Science, Industrial &amp; Labor Relations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2007</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37A9E5A0" w14:textId="77777777" w:rsidR="005968FB" w:rsidRPr="005968FB" w:rsidRDefault="005968FB" w:rsidP="005968FB">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5DC047FA" w14:textId="2086AE9D" w:rsidR="00DD3EF0" w:rsidRPr="00F81932" w:rsidRDefault="007F38EA" w:rsidP="00F81932">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="right" w:pos="10080"/>
-[...46 lines deleted...]
-        <w:t>Coached the senior leadership team of an EdTech startup through a strategic pivot. Interviewed 40+ staff and subject matter experts and analyzed customer data to determine existing strengths, identify opportunities for growth, and develop a strategy to gain market traction</w:t>
+          <w:tab w:val="clear" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:hanging="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Merrill Presidential Scholar; Degree Marshall (top 1% of college or school)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BDAF322" w14:textId="77777777" w:rsidR="005968FB" w:rsidRPr="005968FB" w:rsidRDefault="005968FB" w:rsidP="005968FB">
-[...1841 lines deleted...]
-    <w:sectPr w:rsidR="004B34D2" w:rsidRPr="00B55F0A" w:rsidSect="00612688">
+    <w:sectPr w:rsidR="00DD3EF0" w:rsidRPr="00F81932" w:rsidSect="00612688">
       <w:footerReference w:type="even" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1008" w:right="1080" w:bottom="720" w:left="1080" w:header="720" w:footer="288" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1DA1579E" w14:textId="77777777" w:rsidR="00CD38EA" w:rsidRDefault="00CD38EA" w:rsidP="00C66CD5">
+    <w:p w14:paraId="4E5B9772" w14:textId="77777777" w:rsidR="00984B74" w:rsidRDefault="00984B74" w:rsidP="00C66CD5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="292B7F6D" w14:textId="77777777" w:rsidR="00CD38EA" w:rsidRDefault="00CD38EA" w:rsidP="00C66CD5">
+    <w:p w14:paraId="331FD96F" w14:textId="77777777" w:rsidR="00984B74" w:rsidRDefault="00984B74" w:rsidP="00C66CD5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4573,58 +3409,58 @@
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidRPr="00C66CD5">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3EC9B47F" w14:textId="77777777" w:rsidR="00C66CD5" w:rsidRDefault="00C66CD5" w:rsidP="00C66CD5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3911D300" w14:textId="77777777" w:rsidR="00CD38EA" w:rsidRDefault="00CD38EA" w:rsidP="00C66CD5">
+    <w:p w14:paraId="6BE425E7" w14:textId="77777777" w:rsidR="00984B74" w:rsidRDefault="00984B74" w:rsidP="00C66CD5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="392A486E" w14:textId="77777777" w:rsidR="00CD38EA" w:rsidRDefault="00CD38EA" w:rsidP="00C66CD5">
+    <w:p w14:paraId="4A2D6D7F" w14:textId="77777777" w:rsidR="00984B74" w:rsidRDefault="00984B74" w:rsidP="00C66CD5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="033A095E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="166CB598"/>
     <w:lvl w:ilvl="0" w:tplc="A054393E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -8515,51 +7351,51 @@
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1112169764">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="2131195228">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="125045430">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1769158467">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="524513853">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="446704695">
     <w:abstractNumId w:val="28"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="172"/>
+  <w:zoom w:percent="145"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="60"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00461DA8"/>
@@ -8614,66 +7450,68 @@
     <w:rsid w:val="001154B4"/>
     <w:rsid w:val="0012629A"/>
     <w:rsid w:val="0012713E"/>
     <w:rsid w:val="00134DCD"/>
     <w:rsid w:val="001359E2"/>
     <w:rsid w:val="00147D2E"/>
     <w:rsid w:val="001545AB"/>
     <w:rsid w:val="00154ABA"/>
     <w:rsid w:val="0016439C"/>
     <w:rsid w:val="00167017"/>
     <w:rsid w:val="00171F28"/>
     <w:rsid w:val="001729A1"/>
     <w:rsid w:val="0017545F"/>
     <w:rsid w:val="00182742"/>
     <w:rsid w:val="0018574E"/>
     <w:rsid w:val="00192652"/>
     <w:rsid w:val="00195C1E"/>
     <w:rsid w:val="001A2C11"/>
     <w:rsid w:val="001A30A9"/>
     <w:rsid w:val="001A33FF"/>
     <w:rsid w:val="001B06BC"/>
     <w:rsid w:val="001B6F2A"/>
     <w:rsid w:val="001D41EA"/>
     <w:rsid w:val="001D6E30"/>
     <w:rsid w:val="001E13C2"/>
+    <w:rsid w:val="001E7A4F"/>
     <w:rsid w:val="001F2147"/>
     <w:rsid w:val="001F4527"/>
     <w:rsid w:val="001F6F31"/>
     <w:rsid w:val="002013F6"/>
     <w:rsid w:val="00202313"/>
     <w:rsid w:val="00202C85"/>
     <w:rsid w:val="00205544"/>
     <w:rsid w:val="00206989"/>
     <w:rsid w:val="00210FCA"/>
     <w:rsid w:val="00212CA0"/>
     <w:rsid w:val="00213AB0"/>
     <w:rsid w:val="002276C5"/>
     <w:rsid w:val="002309B3"/>
     <w:rsid w:val="00236CC7"/>
     <w:rsid w:val="002634CF"/>
     <w:rsid w:val="0026432B"/>
+    <w:rsid w:val="002703DC"/>
     <w:rsid w:val="0027107E"/>
     <w:rsid w:val="002716ED"/>
     <w:rsid w:val="00272EFC"/>
     <w:rsid w:val="00273C8C"/>
     <w:rsid w:val="0028298A"/>
     <w:rsid w:val="00285506"/>
     <w:rsid w:val="00287649"/>
     <w:rsid w:val="002A2AE4"/>
     <w:rsid w:val="002A32DC"/>
     <w:rsid w:val="002A7591"/>
     <w:rsid w:val="002B132B"/>
     <w:rsid w:val="002B260A"/>
     <w:rsid w:val="002B5F3E"/>
     <w:rsid w:val="002C3542"/>
     <w:rsid w:val="002C3EEF"/>
     <w:rsid w:val="002C4F05"/>
     <w:rsid w:val="002C6986"/>
     <w:rsid w:val="002D2713"/>
     <w:rsid w:val="002D6E43"/>
     <w:rsid w:val="002E09FE"/>
     <w:rsid w:val="002E7B37"/>
     <w:rsid w:val="002F0F97"/>
     <w:rsid w:val="002F240E"/>
     <w:rsid w:val="002F5107"/>
     <w:rsid w:val="003015C0"/>
@@ -8734,58 +7572,60 @@
     <w:rsid w:val="00462BD6"/>
     <w:rsid w:val="0046449F"/>
     <w:rsid w:val="00464D35"/>
     <w:rsid w:val="0047379F"/>
     <w:rsid w:val="0047533B"/>
     <w:rsid w:val="00481026"/>
     <w:rsid w:val="00481F88"/>
     <w:rsid w:val="0048557E"/>
     <w:rsid w:val="00485A5A"/>
     <w:rsid w:val="004866B5"/>
     <w:rsid w:val="00493400"/>
     <w:rsid w:val="00493C99"/>
     <w:rsid w:val="00496747"/>
     <w:rsid w:val="004B34D2"/>
     <w:rsid w:val="004C2786"/>
     <w:rsid w:val="004C52DB"/>
     <w:rsid w:val="004D540D"/>
     <w:rsid w:val="004D6179"/>
     <w:rsid w:val="004D6DD2"/>
     <w:rsid w:val="004D7851"/>
     <w:rsid w:val="004E09DB"/>
     <w:rsid w:val="004E3DAF"/>
     <w:rsid w:val="004E4B14"/>
     <w:rsid w:val="004E4E0C"/>
     <w:rsid w:val="005034AF"/>
+    <w:rsid w:val="00515A69"/>
     <w:rsid w:val="00521CA1"/>
     <w:rsid w:val="00525E37"/>
     <w:rsid w:val="00533062"/>
     <w:rsid w:val="005410B8"/>
     <w:rsid w:val="00546411"/>
     <w:rsid w:val="00551F43"/>
     <w:rsid w:val="005534D7"/>
     <w:rsid w:val="005603F5"/>
+    <w:rsid w:val="00560833"/>
     <w:rsid w:val="005624A5"/>
     <w:rsid w:val="00565D28"/>
     <w:rsid w:val="005701F1"/>
     <w:rsid w:val="005732E5"/>
     <w:rsid w:val="00575A07"/>
     <w:rsid w:val="0057705E"/>
     <w:rsid w:val="0059066F"/>
     <w:rsid w:val="005968FB"/>
     <w:rsid w:val="005B0762"/>
     <w:rsid w:val="005C3C68"/>
     <w:rsid w:val="005C73D9"/>
     <w:rsid w:val="005D1BAC"/>
     <w:rsid w:val="005E2DEC"/>
     <w:rsid w:val="005E352E"/>
     <w:rsid w:val="005E424E"/>
     <w:rsid w:val="005F7898"/>
     <w:rsid w:val="006025E8"/>
     <w:rsid w:val="00606BDB"/>
     <w:rsid w:val="006076A1"/>
     <w:rsid w:val="006120DB"/>
     <w:rsid w:val="00612688"/>
     <w:rsid w:val="00613579"/>
     <w:rsid w:val="0061572C"/>
     <w:rsid w:val="00615EB1"/>
     <w:rsid w:val="006209F7"/>
@@ -8802,75 +7642,78 @@
     <w:rsid w:val="006A1CAA"/>
     <w:rsid w:val="006A1E8E"/>
     <w:rsid w:val="006A7C73"/>
     <w:rsid w:val="006B4E35"/>
     <w:rsid w:val="006B6DEA"/>
     <w:rsid w:val="006C4D71"/>
     <w:rsid w:val="006C6885"/>
     <w:rsid w:val="006D59C2"/>
     <w:rsid w:val="006D5EF0"/>
     <w:rsid w:val="006D607A"/>
     <w:rsid w:val="006D7F93"/>
     <w:rsid w:val="006E0F87"/>
     <w:rsid w:val="006E3259"/>
     <w:rsid w:val="006F25F9"/>
     <w:rsid w:val="006F46AA"/>
     <w:rsid w:val="006F4E7D"/>
     <w:rsid w:val="00700665"/>
     <w:rsid w:val="00701191"/>
     <w:rsid w:val="007011CE"/>
     <w:rsid w:val="00701691"/>
     <w:rsid w:val="00704A70"/>
     <w:rsid w:val="007051AE"/>
     <w:rsid w:val="007065BE"/>
     <w:rsid w:val="00712700"/>
     <w:rsid w:val="00725756"/>
+    <w:rsid w:val="007272C5"/>
     <w:rsid w:val="0074170D"/>
     <w:rsid w:val="00742264"/>
     <w:rsid w:val="0074232E"/>
     <w:rsid w:val="007467F0"/>
     <w:rsid w:val="00752226"/>
     <w:rsid w:val="007614B1"/>
     <w:rsid w:val="00764071"/>
     <w:rsid w:val="00764E33"/>
     <w:rsid w:val="00765B6B"/>
     <w:rsid w:val="00765F4F"/>
     <w:rsid w:val="00771662"/>
     <w:rsid w:val="00774B4F"/>
     <w:rsid w:val="00776CED"/>
     <w:rsid w:val="00776FF3"/>
     <w:rsid w:val="00781F6D"/>
     <w:rsid w:val="007872F3"/>
     <w:rsid w:val="00787F56"/>
     <w:rsid w:val="00793FCE"/>
     <w:rsid w:val="007B67C2"/>
     <w:rsid w:val="007D1A7C"/>
     <w:rsid w:val="007E0ED2"/>
     <w:rsid w:val="007E37FF"/>
     <w:rsid w:val="007E6C70"/>
     <w:rsid w:val="007F1723"/>
+    <w:rsid w:val="007F38EA"/>
     <w:rsid w:val="00803C48"/>
+    <w:rsid w:val="0080460B"/>
     <w:rsid w:val="00804761"/>
     <w:rsid w:val="0080483F"/>
     <w:rsid w:val="00811E30"/>
     <w:rsid w:val="00817898"/>
     <w:rsid w:val="00817F56"/>
     <w:rsid w:val="00827632"/>
     <w:rsid w:val="00837A1E"/>
     <w:rsid w:val="00840584"/>
     <w:rsid w:val="00840FC1"/>
     <w:rsid w:val="008411B9"/>
     <w:rsid w:val="00843E8B"/>
     <w:rsid w:val="00851386"/>
     <w:rsid w:val="00851E9B"/>
     <w:rsid w:val="00862002"/>
     <w:rsid w:val="008704F3"/>
     <w:rsid w:val="00872DC7"/>
     <w:rsid w:val="0087356E"/>
     <w:rsid w:val="0087397C"/>
     <w:rsid w:val="008759B7"/>
     <w:rsid w:val="00883A38"/>
     <w:rsid w:val="00884365"/>
     <w:rsid w:val="008942A3"/>
     <w:rsid w:val="008A67E1"/>
     <w:rsid w:val="008B07E1"/>
     <w:rsid w:val="008B11DA"/>
@@ -8883,83 +7726,85 @@
     <w:rsid w:val="008E19A2"/>
     <w:rsid w:val="008F1D80"/>
     <w:rsid w:val="008F5ACD"/>
     <w:rsid w:val="008F68B0"/>
     <w:rsid w:val="00900092"/>
     <w:rsid w:val="00900423"/>
     <w:rsid w:val="00910E08"/>
     <w:rsid w:val="00917A0D"/>
     <w:rsid w:val="009216B8"/>
     <w:rsid w:val="00923D41"/>
     <w:rsid w:val="00932CB4"/>
     <w:rsid w:val="0093404C"/>
     <w:rsid w:val="00934367"/>
     <w:rsid w:val="00934471"/>
     <w:rsid w:val="0093625B"/>
     <w:rsid w:val="00937BF5"/>
     <w:rsid w:val="0094010C"/>
     <w:rsid w:val="00944227"/>
     <w:rsid w:val="00947020"/>
     <w:rsid w:val="00947D54"/>
     <w:rsid w:val="0095254F"/>
     <w:rsid w:val="00961862"/>
     <w:rsid w:val="00974248"/>
     <w:rsid w:val="009762A4"/>
     <w:rsid w:val="00983ADB"/>
+    <w:rsid w:val="00984B74"/>
     <w:rsid w:val="00991427"/>
     <w:rsid w:val="00997D1A"/>
     <w:rsid w:val="009A4E5B"/>
     <w:rsid w:val="009B584E"/>
     <w:rsid w:val="009C1908"/>
     <w:rsid w:val="009D1FC0"/>
     <w:rsid w:val="009D36C8"/>
     <w:rsid w:val="009D56ED"/>
     <w:rsid w:val="009D6303"/>
     <w:rsid w:val="009E069F"/>
     <w:rsid w:val="009F352C"/>
     <w:rsid w:val="00A047E5"/>
     <w:rsid w:val="00A06493"/>
     <w:rsid w:val="00A117C7"/>
     <w:rsid w:val="00A1193C"/>
     <w:rsid w:val="00A13309"/>
     <w:rsid w:val="00A13D1B"/>
     <w:rsid w:val="00A140DD"/>
     <w:rsid w:val="00A1410E"/>
     <w:rsid w:val="00A15D10"/>
     <w:rsid w:val="00A17B3B"/>
     <w:rsid w:val="00A245BB"/>
     <w:rsid w:val="00A41A54"/>
     <w:rsid w:val="00A44D65"/>
     <w:rsid w:val="00A44D8F"/>
     <w:rsid w:val="00A54058"/>
     <w:rsid w:val="00A56727"/>
     <w:rsid w:val="00A56F0D"/>
     <w:rsid w:val="00A578DF"/>
     <w:rsid w:val="00A73908"/>
     <w:rsid w:val="00A75E25"/>
     <w:rsid w:val="00A778C9"/>
     <w:rsid w:val="00A8113C"/>
+    <w:rsid w:val="00AA00D1"/>
     <w:rsid w:val="00AB066B"/>
     <w:rsid w:val="00AB284D"/>
     <w:rsid w:val="00AB2946"/>
     <w:rsid w:val="00AB67F1"/>
     <w:rsid w:val="00AC6914"/>
     <w:rsid w:val="00AC7EEA"/>
     <w:rsid w:val="00AD2B2E"/>
     <w:rsid w:val="00AD4D0F"/>
     <w:rsid w:val="00AD6A57"/>
     <w:rsid w:val="00AE44D1"/>
     <w:rsid w:val="00AF69CF"/>
     <w:rsid w:val="00AF729B"/>
     <w:rsid w:val="00B03831"/>
     <w:rsid w:val="00B06841"/>
     <w:rsid w:val="00B076BD"/>
     <w:rsid w:val="00B17803"/>
     <w:rsid w:val="00B37429"/>
     <w:rsid w:val="00B41335"/>
     <w:rsid w:val="00B43508"/>
     <w:rsid w:val="00B444D9"/>
     <w:rsid w:val="00B55F0A"/>
     <w:rsid w:val="00B6521F"/>
     <w:rsid w:val="00B66EA8"/>
     <w:rsid w:val="00B67E8F"/>
     <w:rsid w:val="00B7114B"/>
@@ -8993,121 +7838,125 @@
     <w:rsid w:val="00C155D2"/>
     <w:rsid w:val="00C172E8"/>
     <w:rsid w:val="00C21556"/>
     <w:rsid w:val="00C23ACC"/>
     <w:rsid w:val="00C33976"/>
     <w:rsid w:val="00C33D20"/>
     <w:rsid w:val="00C34F65"/>
     <w:rsid w:val="00C364B4"/>
     <w:rsid w:val="00C451AA"/>
     <w:rsid w:val="00C46950"/>
     <w:rsid w:val="00C47A5B"/>
     <w:rsid w:val="00C62BD5"/>
     <w:rsid w:val="00C6447B"/>
     <w:rsid w:val="00C6573D"/>
     <w:rsid w:val="00C6671A"/>
     <w:rsid w:val="00C66783"/>
     <w:rsid w:val="00C66CD5"/>
     <w:rsid w:val="00C67281"/>
     <w:rsid w:val="00C705F5"/>
     <w:rsid w:val="00C72BF8"/>
     <w:rsid w:val="00C921F7"/>
     <w:rsid w:val="00CA2D38"/>
     <w:rsid w:val="00CB0B7E"/>
     <w:rsid w:val="00CD0143"/>
     <w:rsid w:val="00CD38EA"/>
+    <w:rsid w:val="00CD4B34"/>
     <w:rsid w:val="00CD5DFE"/>
     <w:rsid w:val="00CD6C0D"/>
     <w:rsid w:val="00CD7A82"/>
     <w:rsid w:val="00CF167F"/>
     <w:rsid w:val="00D0016E"/>
     <w:rsid w:val="00D01456"/>
     <w:rsid w:val="00D061E5"/>
     <w:rsid w:val="00D13BEE"/>
     <w:rsid w:val="00D13C6D"/>
     <w:rsid w:val="00D30447"/>
     <w:rsid w:val="00D44803"/>
     <w:rsid w:val="00D47F42"/>
     <w:rsid w:val="00D505DD"/>
     <w:rsid w:val="00D614B3"/>
     <w:rsid w:val="00D66834"/>
     <w:rsid w:val="00D749D9"/>
     <w:rsid w:val="00D767DC"/>
     <w:rsid w:val="00D8310A"/>
     <w:rsid w:val="00D8782C"/>
     <w:rsid w:val="00D96F53"/>
     <w:rsid w:val="00DA3301"/>
     <w:rsid w:val="00DB319E"/>
     <w:rsid w:val="00DB631C"/>
     <w:rsid w:val="00DC3FB4"/>
     <w:rsid w:val="00DD287A"/>
+    <w:rsid w:val="00DD3EF0"/>
     <w:rsid w:val="00DD7D7E"/>
     <w:rsid w:val="00DF6C99"/>
     <w:rsid w:val="00DF7353"/>
     <w:rsid w:val="00E03BB4"/>
     <w:rsid w:val="00E04540"/>
     <w:rsid w:val="00E052F6"/>
     <w:rsid w:val="00E108A9"/>
     <w:rsid w:val="00E10F2C"/>
     <w:rsid w:val="00E14695"/>
     <w:rsid w:val="00E170D4"/>
     <w:rsid w:val="00E20A46"/>
     <w:rsid w:val="00E41821"/>
     <w:rsid w:val="00E44D5E"/>
     <w:rsid w:val="00E54AC6"/>
     <w:rsid w:val="00E56AFC"/>
     <w:rsid w:val="00E57223"/>
     <w:rsid w:val="00E62DAB"/>
     <w:rsid w:val="00E656C0"/>
     <w:rsid w:val="00E73887"/>
     <w:rsid w:val="00E7511C"/>
     <w:rsid w:val="00E771BA"/>
     <w:rsid w:val="00E813DC"/>
     <w:rsid w:val="00E91BA7"/>
     <w:rsid w:val="00E948A4"/>
     <w:rsid w:val="00EA148B"/>
     <w:rsid w:val="00EA1936"/>
     <w:rsid w:val="00EA2F56"/>
     <w:rsid w:val="00EA38FF"/>
     <w:rsid w:val="00EB7DD4"/>
     <w:rsid w:val="00EC6F6E"/>
     <w:rsid w:val="00ED30D2"/>
     <w:rsid w:val="00EE0246"/>
     <w:rsid w:val="00EF3074"/>
     <w:rsid w:val="00EF393E"/>
     <w:rsid w:val="00F00222"/>
     <w:rsid w:val="00F04581"/>
     <w:rsid w:val="00F17CD1"/>
     <w:rsid w:val="00F234BA"/>
     <w:rsid w:val="00F244B1"/>
     <w:rsid w:val="00F25156"/>
     <w:rsid w:val="00F26A7D"/>
     <w:rsid w:val="00F32AD0"/>
     <w:rsid w:val="00F41D97"/>
     <w:rsid w:val="00F54A4B"/>
     <w:rsid w:val="00F55BB7"/>
+    <w:rsid w:val="00F67A81"/>
     <w:rsid w:val="00F77F8B"/>
+    <w:rsid w:val="00F81932"/>
     <w:rsid w:val="00F9422F"/>
     <w:rsid w:val="00FB24B5"/>
     <w:rsid w:val="00FC0D1A"/>
     <w:rsid w:val="00FC1189"/>
     <w:rsid w:val="00FC2355"/>
     <w:rsid w:val="00FC5D1B"/>
     <w:rsid w:val="00FD4944"/>
     <w:rsid w:val="00FE0257"/>
     <w:rsid w:val="00FE6D4D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -10850,69 +9699,69 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>8046</Characters>
+  <Pages>2</Pages>
+  <Words>755</Words>
+  <Characters>4305</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>178</Lines>
-  <Paragraphs>81</Paragraphs>
+  <Lines>35</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9212</CharactersWithSpaces>
+  <CharactersWithSpaces>5050</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:subject/>
   <dc:creator>Christopher Bordoni</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>